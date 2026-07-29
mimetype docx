--- v0 (2025-10-14)
+++ v1 (2026-07-29)
@@ -1,1864 +1,1783 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3CF1A59C" w14:textId="77777777" w:rsidR="00523297" w:rsidRPr="00D71DBF" w:rsidRDefault="00AA7446" w:rsidP="00AA7446">
-      <w:pPr>
+    <w:p w14:paraId="3CF1A59C" w14:textId="77777777" w:rsidR="00523297" w:rsidRPr="00F612CF" w:rsidRDefault="00AA7446" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>投稿論文チェックリスト</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6B1748" w14:textId="5A9F9C40" w:rsidR="00AA7446" w:rsidRPr="00D71DBF" w:rsidRDefault="00F571CC" w:rsidP="00897DE8">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+    <w:p w14:paraId="1D6B1748" w14:textId="5A9F9C40" w:rsidR="00AA7446" w:rsidRPr="00F612CF" w:rsidRDefault="00F571CC" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>投稿前にこのリストに沿って原稿を点検し，項目の□内に</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>✓</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="UD デジタル 教科書体 NK-R" w:cs="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>印をつけてください．</w:t>
+      </w:r>
+      <w:r w:rsidR="00D33E15" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3068F52E" w14:textId="1A32D793" w:rsidR="00897DE8" w:rsidRPr="00D71DBF" w:rsidRDefault="00704940" w:rsidP="00897DE8">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+    <w:p w14:paraId="3068F52E" w14:textId="1A32D793" w:rsidR="00897DE8" w:rsidRPr="00F612CF" w:rsidRDefault="00704940" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>投稿規定に従っていない場合は</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A2E" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF5A2E" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原稿を</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>受け付け</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A2E" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF5A2E" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ないことがある</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
-      <w:r w:rsidR="00897DE8" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00897DE8" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>“投稿論文チェックリスト”は，</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6090" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BD6090" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>投稿論文提出ご</w:t>
       </w:r>
-      <w:r w:rsidR="001E1047" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="001E1047" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>と，“</w:t>
       </w:r>
-      <w:r w:rsidR="00804F86" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00804F86" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>『聖泉大学看護学研究』</w:t>
       </w:r>
-      <w:r w:rsidR="001E1047" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="001E1047" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利益相反（</w:t>
       </w:r>
-      <w:r w:rsidR="001E1047" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:r w:rsidR="001E1047" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>COI</w:t>
       </w:r>
-      <w:r w:rsidR="001E1047" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="001E1047" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）申告書”は初回投稿時</w:t>
       </w:r>
-      <w:r w:rsidR="0083148D" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="0083148D" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，“著作権委譲承諾書”は掲載決定後</w:t>
       </w:r>
-      <w:r w:rsidR="00A2270D" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00A2270D" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，最終原稿提出時</w:t>
       </w:r>
-      <w:r w:rsidR="006239DE" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="006239DE" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
-      <w:r w:rsidR="0083009B" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="0083009B" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提出してください</w:t>
       </w:r>
-      <w:r w:rsidR="00BD6090" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BD6090" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
-      <w:r w:rsidR="006239DE" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="ＭＳ 明朝" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+      <w:r w:rsidR="006239DE" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BFD66A" w14:textId="77777777" w:rsidR="00BD6090" w:rsidRPr="00D71DBF" w:rsidRDefault="00BD6090" w:rsidP="00897DE8">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+    <w:p w14:paraId="29BFD66A" w14:textId="77777777" w:rsidR="00BD6090" w:rsidRPr="00F612CF" w:rsidRDefault="00BD6090" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>【投稿に関する確認事項】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7E884A" w14:textId="5FE90218" w:rsidR="00246D11" w:rsidRPr="00D71DBF" w:rsidRDefault="00246D11" w:rsidP="00BB2B17">
+    <w:p w14:paraId="6F7E884A" w14:textId="5FE90218" w:rsidR="00246D11" w:rsidRPr="00F612CF" w:rsidRDefault="00246D11" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本原稿の内容は他誌に発表あるいは投稿済みではない．</w:t>
       </w:r>
-      <w:r w:rsidR="00CB5A5E" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00CB5A5E" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>学術集会等で発表した投稿内容の一部または全部が既に公表されているものを加筆・翻訳した形で投稿する場合は，その旨を記載している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F60A6D3" w14:textId="711937CC" w:rsidR="00202245" w:rsidRPr="00D71DBF" w:rsidRDefault="00202245" w:rsidP="00BB2B17">
+    <w:p w14:paraId="0F60A6D3" w14:textId="711937CC" w:rsidR="00202245" w:rsidRPr="00F612CF" w:rsidRDefault="00202245" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本文に表紙は付けず，原稿ファイルと別に「表紙」を付けている．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B6E08B" w14:textId="7C9C145F" w:rsidR="001D4644" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="47B6E08B" w14:textId="7C9C145F" w:rsidR="001D4644" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>表紙</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に下記内容を記載している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD10E56" w14:textId="33839232" w:rsidR="001D4644" w:rsidRPr="00D71DBF" w:rsidRDefault="00235A64" w:rsidP="00BB2B17">
+    <w:p w14:paraId="4DD10E56" w14:textId="33839232" w:rsidR="001D4644" w:rsidRPr="00F612CF" w:rsidRDefault="00235A64" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>論文</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>題</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（和文</w:t>
       </w:r>
-      <w:r w:rsidR="00A54626" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00A54626" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>と英文</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>＊論文題名に変更があった場合，最終確定した論文題名に変更している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E279A4F" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="1E279A4F" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>著者名（和文と英文）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017C05D7" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="017C05D7" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>所属機関名（和文と英文）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D9D148" w14:textId="12546E45" w:rsidR="00A54626" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="70D9D148" w14:textId="12546E45" w:rsidR="00A54626" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>キーワード（和文／英文）各</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>語以内</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F59F80F" w14:textId="6CB8F2DB" w:rsidR="00A54626" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="3F59F80F" w14:textId="6CB8F2DB" w:rsidR="00A54626" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>代表者</w:t>
       </w:r>
-      <w:r w:rsidR="00034678" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00034678" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>連絡先（住所，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>,メールアドレス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A199C47" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="2A199C47" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原稿枚数</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7796F000" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00BB2B17">
+    <w:p w14:paraId="7796F000" w14:textId="77777777" w:rsidR="00A54626" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>図表および写真の枚数</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681FCAE9" w14:textId="586F6341" w:rsidR="00647567" w:rsidRPr="00D71DBF" w:rsidRDefault="00647567" w:rsidP="00BB2B17">
+    <w:p w14:paraId="681FCAE9" w14:textId="586F6341" w:rsidR="00647567" w:rsidRPr="00F612CF" w:rsidRDefault="00647567" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>希望する</w:t>
       </w:r>
-      <w:r w:rsidR="005914E3" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="005914E3" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>論文種別</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B84C66" w14:textId="77777777" w:rsidR="00647567" w:rsidRPr="00D71DBF" w:rsidRDefault="00647567" w:rsidP="00BB2B17">
+    <w:p w14:paraId="26B84C66" w14:textId="77777777" w:rsidR="00647567" w:rsidRPr="00F612CF" w:rsidRDefault="00647567" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>別刷り必要部数</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA0FBD8" w14:textId="31929C24" w:rsidR="00E1202F" w:rsidRPr="00D71DBF" w:rsidRDefault="00A54626" w:rsidP="00E1202F">
+    <w:p w14:paraId="7DA0FBD8" w14:textId="31929C24" w:rsidR="00E1202F" w:rsidRPr="00F612CF" w:rsidRDefault="00A54626" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>編集委員会への連絡事項</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0B6730" w14:textId="77A8EDD2" w:rsidR="0091571F" w:rsidRPr="00D71DBF" w:rsidRDefault="0091571F" w:rsidP="0091571F">
+    <w:p w14:paraId="4C0B6730" w14:textId="77A8EDD2" w:rsidR="0091571F" w:rsidRPr="00F612CF" w:rsidRDefault="0091571F" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>利益相反(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>COI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)申告書にもれなく記載</w:t>
       </w:r>
-      <w:r w:rsidR="00823281" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00823281" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>されており，著者全員の名前がある</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5559DCF7" w14:textId="77777777" w:rsidR="00BD6090" w:rsidRPr="00D71DBF" w:rsidRDefault="00BD6090" w:rsidP="00BD6090">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+    <w:p w14:paraId="5559DCF7" w14:textId="77777777" w:rsidR="00BD6090" w:rsidRPr="00F612CF" w:rsidRDefault="00BD6090" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>【原稿作成に関する確認事項】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737ECA8A" w14:textId="77777777" w:rsidR="00BD6090" w:rsidRPr="00D71DBF" w:rsidRDefault="001D4644" w:rsidP="00BB2B17">
+    <w:p w14:paraId="737ECA8A" w14:textId="77777777" w:rsidR="00BD6090" w:rsidRPr="00F612CF" w:rsidRDefault="001D4644" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原稿枚数は本文，文献，図表を含めて投稿規定の制限範囲内である．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3928A1EE" w14:textId="3FC7FF6D" w:rsidR="00297E3E" w:rsidRPr="00D71DBF" w:rsidRDefault="00235A64" w:rsidP="00297E3E">
+    <w:p w14:paraId="3928A1EE" w14:textId="3FC7FF6D" w:rsidR="00297E3E" w:rsidRPr="00F612CF" w:rsidRDefault="00235A64" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B5355F" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00B5355F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>総説，原著，研究報告</w:t>
       </w:r>
-      <w:r w:rsidR="005F2087" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="005F2087" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，資料</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00B5355F" w:rsidRPr="00D71DBF">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00B5355F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>15枚</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">以内　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:cs="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2087" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>その他</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5355F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5355F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>枚</w:t>
       </w:r>
-      <w:r w:rsidR="001D4644" w:rsidRPr="00D71DBF">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001D4644" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以内</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B2FB28" w14:textId="10201DCC" w:rsidR="00647567" w:rsidRPr="00D71DBF" w:rsidRDefault="00633F62" w:rsidP="0083009B">
+    <w:p w14:paraId="76B2FB28" w14:textId="10201DCC" w:rsidR="00647567" w:rsidRPr="00F612CF" w:rsidRDefault="00633F62" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>論文種別「その他」以外は</w:t>
       </w:r>
-      <w:r w:rsidR="00647567" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00647567" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目的，方法，結果，考察に分けて見出しを付け</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>た</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>和文</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>抄録</w:t>
       </w:r>
-      <w:r w:rsidR="0083009B" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="0083009B" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="0083009B" w:rsidRPr="00D71DBF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="0083009B" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="0083009B" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>字以内）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を付けて</w:t>
       </w:r>
-      <w:r w:rsidR="00647567" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00647567" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>いる．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB2B8A0" w14:textId="4723753D" w:rsidR="00BB2B17" w:rsidRPr="00D71DBF" w:rsidRDefault="00BB2B17" w:rsidP="00C06CC6">
+    <w:p w14:paraId="6FB2B8A0" w14:textId="4723753D" w:rsidR="00BB2B17" w:rsidRPr="00F612CF" w:rsidRDefault="00BB2B17" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原著</w:t>
       </w:r>
-      <w:r w:rsidR="00713F7F" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00713F7F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>で</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="00713F7F" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00713F7F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>掲載決定</w:t>
       </w:r>
-      <w:r w:rsidR="006716F8" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006716F8" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>後の投稿論文提出時には，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>native check</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を受けた</w:t>
       </w:r>
-      <w:r w:rsidR="00FF50EB" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00FF50EB" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>和文抄録内容に対応する</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>英文抄録</w:t>
       </w:r>
-      <w:r w:rsidR="00FF50EB" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00FF50EB" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00FF50EB" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+      <w:r w:rsidR="00FF50EB" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
-      <w:r w:rsidR="00FF50EB" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00FF50EB" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>字以内）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を付けて</w:t>
       </w:r>
-      <w:r w:rsidR="000401AB" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="000401AB" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>いる</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28031CF5" w14:textId="347664D1" w:rsidR="009F1BDC" w:rsidRPr="00D71DBF" w:rsidRDefault="00BB2B17" w:rsidP="008500D4">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+    <w:p w14:paraId="28031CF5" w14:textId="347664D1" w:rsidR="009F1BDC" w:rsidRPr="00F612CF" w:rsidRDefault="00BB2B17" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="1049"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>チェック者・機関名：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="000401AB" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="000401AB" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA1F6BB" w14:textId="77777777" w:rsidR="00647567" w:rsidRPr="00D71DBF" w:rsidRDefault="00647567" w:rsidP="00BB2B17">
+    <w:p w14:paraId="5DA1F6BB" w14:textId="77777777" w:rsidR="00647567" w:rsidRPr="00F612CF" w:rsidRDefault="00647567" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本文は</w:t>
       </w:r>
-      <w:r w:rsidR="00FF32DD" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00FF32DD" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>執筆要領に示す原稿の体裁にしたがって記述している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167AEF18" w14:textId="4449625D" w:rsidR="001B15BC" w:rsidRPr="00D71DBF" w:rsidRDefault="00E368E1" w:rsidP="00BB2B17">
+    <w:p w14:paraId="167AEF18" w14:textId="4449625D" w:rsidR="001B15BC" w:rsidRPr="00F612CF" w:rsidRDefault="00E368E1" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原稿は</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>A4</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>版</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>字</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hint="eastAsia"/>
+        </w:rPr>
         <w:t>×</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>行（</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1200</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>字）</w:t>
       </w:r>
-      <w:r w:rsidR="001C584B" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001C584B" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>横書きで，</w:t>
       </w:r>
-      <w:r w:rsidR="00DA774C" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00DA774C" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>余白上</w:t>
       </w:r>
-      <w:r w:rsidR="00DA774C" w:rsidRPr="00D71DBF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidR="00DA774C" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>35㎜</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA774C" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下左右</w:t>
       </w:r>
-      <w:r w:rsidR="00DA774C" w:rsidRPr="00D71DBF">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00DA774C" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>30㎜</w:t>
+      </w:r>
+      <w:r w:rsidR="001C584B" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に設定している</w:t>
       </w:r>
-      <w:r w:rsidR="001B15BC" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="001B15BC" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3461F29B" w14:textId="77777777" w:rsidR="00417042" w:rsidRPr="00D71DBF" w:rsidRDefault="00417042" w:rsidP="00417042">
+    <w:p w14:paraId="3461F29B" w14:textId="77777777" w:rsidR="00417042" w:rsidRPr="00F612CF" w:rsidRDefault="00417042" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人および動物が対象である場合，倫理的配慮について明記している（承認番号，承認日）．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E4BF0E" w14:textId="77777777" w:rsidR="00417042" w:rsidRPr="00D71DBF" w:rsidRDefault="00417042" w:rsidP="00417042">
+    <w:p w14:paraId="65E4BF0E" w14:textId="77777777" w:rsidR="00417042" w:rsidRPr="00F612CF" w:rsidRDefault="00417042" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>図表，写真などは</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ページに</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...9 lines deleted...]
-        <w:t>一連番号と題を付けて別紙に作成し，図表の挿入箇所を欄外に指定している．</w:t>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>つ一連番号と題を付けて別紙に作成し，図表の挿入箇所を欄外に指定している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4F6D97" w14:textId="18C0B306" w:rsidR="00417042" w:rsidRPr="00D71DBF" w:rsidRDefault="00417042" w:rsidP="00BB2B17">
+    <w:p w14:paraId="4E4F6D97" w14:textId="18C0B306" w:rsidR="00417042" w:rsidRPr="00F612CF" w:rsidRDefault="00417042" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>図表の原稿量</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:t>図表の原稿量は</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk160106041"/>
+      <w:r w:rsidR="00287168" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>は</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>刷り上がり</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9517F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>刷り上がり</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9517F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>枚</w:t>
+      </w:r>
+      <w:r w:rsidR="00287168" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>枚</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>の大きさが</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>の大きさが</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A4</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:t>枚程度</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9517F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>枚</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>程度</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>を</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>字，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2000</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:t>A4１/2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>字，</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>枚程度</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9517F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>１</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>1000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:t>字，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>枚程度</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>A4 1/4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>を</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>枚程度</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9517F" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1000</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="Century" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>字，</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century"/>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:hint="eastAsia"/>
+        <w:t>字として</w:t>
+      </w:r>
+      <w:r w:rsidR="00287168" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>換算している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBB00DB" w14:textId="1C44E120" w:rsidR="00116563" w:rsidRPr="00D71DBF" w:rsidRDefault="003003B1" w:rsidP="00116563">
+    <w:p w14:paraId="4DBB00DB" w14:textId="1C44E120" w:rsidR="00116563" w:rsidRPr="00F612CF" w:rsidRDefault="003003B1" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>研究助成金を受けた場合，</w:t>
       </w:r>
-      <w:r w:rsidR="00116563" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00116563" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>その旨を明記している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AAD383" w14:textId="77777777" w:rsidR="00FF32DD" w:rsidRPr="00D71DBF" w:rsidRDefault="00FF32DD" w:rsidP="00BB2B17">
+    <w:p w14:paraId="11AAD383" w14:textId="77777777" w:rsidR="00FF32DD" w:rsidRPr="00F612CF" w:rsidRDefault="00FF32DD" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ページ番号を付けている．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618105E1" w14:textId="77777777" w:rsidR="00FF32DD" w:rsidRPr="00D71DBF" w:rsidRDefault="00FF32DD" w:rsidP="00BB2B17">
+    <w:p w14:paraId="618105E1" w14:textId="77777777" w:rsidR="00FF32DD" w:rsidRPr="00F612CF" w:rsidRDefault="00FF32DD" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>誤字，人名のスペルミス，文献記載の不備等の誤りはない．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019EB3AC" w14:textId="77777777" w:rsidR="00235A64" w:rsidRPr="00D71DBF" w:rsidRDefault="009B4B2A" w:rsidP="00BB2B17">
+    <w:p w14:paraId="2DCB78E8" w14:textId="6B59F702" w:rsidR="009B4B2A" w:rsidRPr="00F612CF" w:rsidRDefault="009B4B2A" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原稿は</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3640" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BF3640" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>著者</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...9 lines deleted...]
-        <w:t>事項を</w:t>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>名・所属・謝辞・利益相反・著者資格，ほか投稿者を特定できるような事項を</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3640" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「〇〇」や黒塗りで置き換えてい</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>る．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCB78E8" w14:textId="3849C887" w:rsidR="009B4B2A" w:rsidRPr="00D71DBF" w:rsidRDefault="00BF3640" w:rsidP="00235A64">
-[...19 lines deleted...]
-    <w:p w14:paraId="75717978" w14:textId="2DCD5C3B" w:rsidR="0020087A" w:rsidRPr="00D71DBF" w:rsidRDefault="0013023A" w:rsidP="00BB2B17">
+    <w:p w14:paraId="75717978" w14:textId="2DCD5C3B" w:rsidR="0020087A" w:rsidRPr="00F612CF" w:rsidRDefault="0013023A" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本文中に</w:t>
       </w:r>
-      <w:r w:rsidR="0020087A" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="0020087A" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原稿作成における利益相反</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>状態</w:t>
       </w:r>
-      <w:r w:rsidR="0020087A" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="0020087A" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
-      <w:r w:rsidR="00E95857" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E95857" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ついて</w:t>
       </w:r>
-      <w:r w:rsidR="0020087A" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="0020087A" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記載している．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218D49F6" w14:textId="77777777" w:rsidR="005B04B2" w:rsidRPr="00D71DBF" w:rsidRDefault="009B4B2A" w:rsidP="005B04B2">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:p w14:paraId="218D49F6" w14:textId="77777777" w:rsidR="005B04B2" w:rsidRPr="00F612CF" w:rsidRDefault="009B4B2A" w:rsidP="00F612CF">
+      <w:pPr>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>【文献に関する確認事項】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B24C206" w14:textId="567A0136" w:rsidR="00AB07D3" w:rsidRPr="00D71DBF" w:rsidRDefault="009B4B2A" w:rsidP="005B04B2">
+    <w:p w14:paraId="1B24C206" w14:textId="567A0136" w:rsidR="00AB07D3" w:rsidRPr="00F612CF" w:rsidRDefault="009B4B2A" w:rsidP="00F612CF">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120"/>
+        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>文献は，</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk159583273"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk159583273"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>執筆要領に示す</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>引用の仕方や</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk159583308"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk159583308"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>記述形式にしたがって記述している．</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="2585C8C0" w14:textId="69FB04D7" w:rsidR="00031D9E" w:rsidRPr="00D71DBF" w:rsidRDefault="00513045" w:rsidP="002C3954">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="2585C8C0" w14:textId="69FB04D7" w:rsidR="00031D9E" w:rsidRPr="00F612CF" w:rsidRDefault="00513045" w:rsidP="002C3954">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360"/>
         <w:ind w:leftChars="0" w:left="442"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日　　　　　投稿者署名</w:t>
       </w:r>
-      <w:r w:rsidR="006617C0" w:rsidRPr="00D71DBF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="006617C0" w:rsidRPr="00F612CF">
+        <w:rPr>
+          <w:rFonts w:ascii="UD デジタル 教科書体 NK-R" w:eastAsia="UD デジタル 教科書体 NK-R" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00031D9E" w:rsidRPr="00D71DBF" w:rsidSect="002C3954">
+    <w:sectPr w:rsidR="00031D9E" w:rsidRPr="00F612CF" w:rsidSect="00F612CF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="737" w:bottom="851" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="291" w:charSpace="1455"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CC699AB" w14:textId="77777777" w:rsidR="00EC4BBC" w:rsidRDefault="00EC4BBC" w:rsidP="00F571CC">
+    <w:p w14:paraId="342688F5" w14:textId="77777777" w:rsidR="00E14549" w:rsidRDefault="00E14549" w:rsidP="00F571CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61010BB1" w14:textId="77777777" w:rsidR="00EC4BBC" w:rsidRDefault="00EC4BBC" w:rsidP="00F571CC">
+    <w:p w14:paraId="3525DD68" w14:textId="77777777" w:rsidR="00E14549" w:rsidRDefault="00E14549" w:rsidP="00F571CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="UD デジタル 教科書体 NK-R">
+    <w:altName w:val="UD Digi Kyokasho NK-R"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002A3" w:usb1="2AC7ECFA" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ Ｐ明朝">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C3F64B7" w14:textId="77777777" w:rsidR="00EC4BBC" w:rsidRDefault="00EC4BBC" w:rsidP="00F571CC">
+    <w:p w14:paraId="56F9C521" w14:textId="77777777" w:rsidR="00E14549" w:rsidRDefault="00E14549" w:rsidP="00F571CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C12F9B" w14:textId="77777777" w:rsidR="00EC4BBC" w:rsidRDefault="00EC4BBC" w:rsidP="00F571CC">
+    <w:p w14:paraId="42D305D9" w14:textId="77777777" w:rsidR="00E14549" w:rsidRDefault="00E14549" w:rsidP="00F571CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3B2966BD" w14:textId="07C335AB" w:rsidR="00F571CC" w:rsidRPr="00D71DBF" w:rsidRDefault="00DE7ADD" w:rsidP="00F571CC">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D71DBF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>2024年</w:t>
     </w:r>
     <w:r w:rsidRPr="00D71DBF">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
@@ -1952,51 +1871,51 @@
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D71DBF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t>日</w:t>
     </w:r>
     <w:r w:rsidRPr="00D71DBF">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <w:t xml:space="preserve">　施行</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01CD3F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FF2BB74"/>
     <w:lvl w:ilvl="0" w:tplc="30C2D766">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3405,287 +3324,291 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4360" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1270774358">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="165294836">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="873661072">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="692151337">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="988096535">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="156851684">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1076636398">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2142964351">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="127818703">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1293561890">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1234857111">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="374475408">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="146478240">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="193"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA7446"/>
     <w:rsid w:val="00031D9E"/>
     <w:rsid w:val="00034678"/>
     <w:rsid w:val="000401AB"/>
     <w:rsid w:val="00055ABA"/>
     <w:rsid w:val="000920BF"/>
+    <w:rsid w:val="000E2D85"/>
     <w:rsid w:val="00100651"/>
     <w:rsid w:val="00116563"/>
     <w:rsid w:val="00116B5B"/>
     <w:rsid w:val="0013023A"/>
     <w:rsid w:val="001330C4"/>
     <w:rsid w:val="001B15BC"/>
     <w:rsid w:val="001C584B"/>
     <w:rsid w:val="001D4644"/>
     <w:rsid w:val="001E1047"/>
     <w:rsid w:val="0020087A"/>
     <w:rsid w:val="00202245"/>
     <w:rsid w:val="002330C8"/>
     <w:rsid w:val="00235A64"/>
     <w:rsid w:val="00237E30"/>
     <w:rsid w:val="00246D11"/>
     <w:rsid w:val="0026646E"/>
     <w:rsid w:val="00287168"/>
     <w:rsid w:val="00297E3E"/>
     <w:rsid w:val="002C3954"/>
     <w:rsid w:val="002E7CE9"/>
     <w:rsid w:val="002F03C0"/>
     <w:rsid w:val="003003B1"/>
     <w:rsid w:val="00310D00"/>
     <w:rsid w:val="003201B3"/>
     <w:rsid w:val="00347F66"/>
     <w:rsid w:val="00365ECD"/>
     <w:rsid w:val="003F74F5"/>
     <w:rsid w:val="00417042"/>
     <w:rsid w:val="004C302E"/>
     <w:rsid w:val="00504FA0"/>
     <w:rsid w:val="00513045"/>
     <w:rsid w:val="00523297"/>
     <w:rsid w:val="005914E3"/>
     <w:rsid w:val="005B04B2"/>
     <w:rsid w:val="005C464F"/>
     <w:rsid w:val="005F2087"/>
     <w:rsid w:val="006239DE"/>
     <w:rsid w:val="00633F62"/>
     <w:rsid w:val="00647567"/>
     <w:rsid w:val="006617C0"/>
     <w:rsid w:val="006716F8"/>
     <w:rsid w:val="00704940"/>
     <w:rsid w:val="00713F7F"/>
-    <w:rsid w:val="007619DD"/>
     <w:rsid w:val="007A5BF4"/>
     <w:rsid w:val="00804F86"/>
     <w:rsid w:val="008056D8"/>
     <w:rsid w:val="00823281"/>
     <w:rsid w:val="0083009B"/>
     <w:rsid w:val="0083148D"/>
     <w:rsid w:val="008500D4"/>
     <w:rsid w:val="008800CD"/>
     <w:rsid w:val="00897DE8"/>
     <w:rsid w:val="008B42C7"/>
+    <w:rsid w:val="008B54F6"/>
     <w:rsid w:val="008E6F38"/>
     <w:rsid w:val="0091571F"/>
     <w:rsid w:val="0092463C"/>
     <w:rsid w:val="009422EC"/>
     <w:rsid w:val="009B4B2A"/>
     <w:rsid w:val="009C7769"/>
     <w:rsid w:val="009F1BDC"/>
     <w:rsid w:val="00A2270D"/>
     <w:rsid w:val="00A36311"/>
+    <w:rsid w:val="00A51560"/>
     <w:rsid w:val="00A54626"/>
     <w:rsid w:val="00A5597C"/>
     <w:rsid w:val="00AA7446"/>
     <w:rsid w:val="00AB07D3"/>
     <w:rsid w:val="00B21C29"/>
     <w:rsid w:val="00B5355F"/>
     <w:rsid w:val="00BB2B17"/>
     <w:rsid w:val="00BD129D"/>
     <w:rsid w:val="00BD6090"/>
     <w:rsid w:val="00BE41A9"/>
     <w:rsid w:val="00BF3640"/>
     <w:rsid w:val="00BF5A2E"/>
     <w:rsid w:val="00C06CC6"/>
     <w:rsid w:val="00C275E9"/>
     <w:rsid w:val="00C42B5F"/>
     <w:rsid w:val="00C52D74"/>
     <w:rsid w:val="00C94900"/>
     <w:rsid w:val="00CB5A5E"/>
     <w:rsid w:val="00CC1F0A"/>
     <w:rsid w:val="00CD1BBA"/>
     <w:rsid w:val="00CD7132"/>
     <w:rsid w:val="00D24A06"/>
     <w:rsid w:val="00D33E15"/>
     <w:rsid w:val="00D71DBF"/>
     <w:rsid w:val="00D84E1D"/>
     <w:rsid w:val="00D90081"/>
+    <w:rsid w:val="00DA185A"/>
     <w:rsid w:val="00DA774C"/>
     <w:rsid w:val="00DC0F37"/>
     <w:rsid w:val="00DE7ADD"/>
     <w:rsid w:val="00E1202F"/>
+    <w:rsid w:val="00E14549"/>
     <w:rsid w:val="00E368E1"/>
     <w:rsid w:val="00E95857"/>
-    <w:rsid w:val="00EC4BBC"/>
     <w:rsid w:val="00EE49D6"/>
+    <w:rsid w:val="00EF0F5D"/>
     <w:rsid w:val="00F571CC"/>
+    <w:rsid w:val="00F612CF"/>
     <w:rsid w:val="00F9517F"/>
     <w:rsid w:val="00FF32DD"/>
     <w:rsid w:val="00FF50EB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A04A1BF"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4017,50 +3940,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -4111,51 +4035,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F571CC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F571CC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4422,53 +4346,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>184</Words>
-  <Characters>1054</Characters>
+  <Characters>1053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1236</CharactersWithSpaces>
+  <CharactersWithSpaces>1235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>