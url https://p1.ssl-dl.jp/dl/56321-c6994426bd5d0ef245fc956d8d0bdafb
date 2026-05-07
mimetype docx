--- v0 (2025-10-23)
+++ v1 (2026-05-07)
@@ -3,100 +3,98 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64613EB2" w14:textId="4E991521" w:rsidR="00E15E36" w:rsidRDefault="00E15E36" w:rsidP="00E15E36">
+    <w:p w14:paraId="64613EB2" w14:textId="32CB4A3A" w:rsidR="00E15E36" w:rsidRDefault="00E15E36" w:rsidP="00E15E36">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AF22E9" w14:textId="3F39BA78" w:rsidR="00E62E45" w:rsidRPr="00E62E45" w:rsidRDefault="00FA60FF" w:rsidP="00D94D19">
+    <w:p w14:paraId="01AF22E9" w14:textId="28DE7A43" w:rsidR="00E62E45" w:rsidRPr="00E62E45" w:rsidRDefault="00FA60FF" w:rsidP="00D94D19">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00592E5E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004E3928">
+      <w:r w:rsidR="00813476">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E62E45" w:rsidRPr="00CB1839">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00E62E45" w:rsidRPr="00E62E45">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>度「環びわ湖大学・地域コンソーシアム」単位互換履修生 出願票</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1514,51 +1512,51 @@
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
-                              <w:gridCol w:w="1350"/>
+                              <w:gridCol w:w="1365"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="00200470" w14:paraId="0E838789" w14:textId="77777777" w:rsidTr="007D6797">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="1515" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="7B914150" w14:textId="77777777" w:rsidR="00200470" w:rsidRPr="007D6797" w:rsidRDefault="00200470" w:rsidP="007D6797">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007D6797">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>選考結果</w:t>
@@ -1633,68 +1631,68 @@
                           </w:tbl>
                           <w:p w14:paraId="7B107620" w14:textId="77777777" w:rsidR="00200470" w:rsidRDefault="00200470"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1F067F6A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402pt;margin-top:1.5pt;width:80.4pt;height:58.2pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCiimOBKAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Rly7ZR09XSpQhp&#10;uUi7fIDjOI2F4zFjt8ny9YydbongBSHyYNme8fGZc8bZ3AydYSeFXoMt+XyWc6ashFrbQ8m/Pu5f&#10;rTjzQdhaGLCq5E/K85vtyxeb3hVqAS2YWiEjEOuL3pW8DcEVWeZlqzrhZ+CUpWAD2IlASzxkNYqe&#10;0DuTLfL8TdYD1g5BKu9p924M8m3Cbxolw+em8SowU3LiFtKIaazimG03ojigcK2WZxriH1h0Qlu6&#10;9AJ1J4JgR9R/QHVaInhowkxCl0HTaKlSDVTNPP+tmodWOJVqIXG8u8jk/x+s/HT6gkzX5B1nVnRk&#10;0aMaAnsLA1tGdXrnC0p6cJQWBtqOmbFS7+5BfvPMwq4V9qBuEaFvlaiJ3TyezCZHRxwfQar+I9R0&#10;jTgGSEBDg10EJDEYoZNLTxdnIhUZr8wX83xFIUmx69fr+VWyLhPF82mHPrxX0LE4KTmS8wldnO59&#10;iGxE8ZyS2IPR9V4bkxZ4qHYG2UlQl+zTlwqgIqdpxrK+5OvlYjkKMI35v4PodKB2N7or+SqP39iA&#10;UbZ3tk7NGIQ245woG3vWMUo3ihiGajj7UkH9RIoijG1Nz5AmLeAPznpq6ZL770eBijPzwZIr11eL&#10;9ZLeQFqsVmuSE6eBahIQVhJQyQNn43QXxldzdKgPLd0zdoGFW/Kx0UniaPjI6cyamjYpf35g8VVM&#10;1ynr129g+xMAAP//AwBQSwMEFAAGAAgAAAAhAJBZT2HhAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoUwhVE+JUCKmIAxKi6aU3N17iQLxOY7cJfD3bE5xWoxnNzitWk+vE&#10;CYfQelIwnyUgkGpvWmoUbKv1zRJEiJqM7jyhgm8MsCovLwqdGz/SO542sRFcQiHXCmyMfS5lqC06&#10;HWa+R2Lvww9OR5ZDI82gRy53nbxNkoV0uiX+YHWPTxbrr83RKXjZPu/exnCo1j9W3me7w+drM1ZK&#10;XV9Njw8gIk7xLwzn+TwdSt6090cyQXQKlknKLFHBHR/2s0XKKHsOzrMUZFnI/wTlLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCiimOBKAIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQWU9h4QAAAAkBAAAPAAAAAAAAAAAAAAAAAIIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" strokecolor="white">
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:402pt;margin-top:1.5pt;width:80.4pt;height:58.2pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9qf3zEQIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJmjUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry8lp2nQvRXzgyCa1CF5eLi6GTrDDgq9Blvy6STnTFkJtba7kv/6uX23&#10;4MwHYWthwKqSH5XnN+u3b1a9K9QMWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLzgawE4FM3GU1ip7Q&#10;O5PN8vxD1gPWDkEq7+nv3ejk64TfNEqG703jVWCm5FRbSCems4pntl6JYofCtVqeyhCvqKIT2lLS&#10;M9SdCILtUf8D1WmJ4KEJEwldBk2jpUo9UDfT/EU3D61wKvVC5Hh3psn/P1j57fDgfiALw0cYaICp&#10;Ce/uQf72zMKmFXanbhGhb5WoKfE0Upb1zhenp5FqX/gIUvVfoaYhi32ABDQ02EVWqE9G6DSA45l0&#10;NQQmY8p8Ns0X5JLku36/nF6lqWSieHrt0IfPCjoWLyVHGmpCF4d7H2I1ongKick8GF1vtTHJwF21&#10;McgOggSwTV9q4EWYsawv+XI+m48EvAKi04GUbHRX8kUev1FbkbZPtk46C0Kb8U4lG3viMVI3khiG&#10;aqDAyGcF9ZEYRRgVSxtGlxbwL2c9qbXk/s9eoOLMfLE0leur2XJO8k7GYrEkOvHSUV04hJUEVPLA&#10;2XjdhHEh9g71rqU8owos3NIcG50ofq7pVDXpMTF/2p0o+Es7RT1v+PoRAAD//wMAUEsDBBQABgAI&#10;AAAAIQCQWU9h4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMIVRPi&#10;VAipiAMSoumlNzde4kC8TmO3CXw92xOcVqMZzc4rVpPrxAmH0HpSMJ8lIJBqb1pqFGyr9c0SRIia&#10;jO48oYJvDLAqLy8KnRs/0jueNrERXEIh1wpsjH0uZagtOh1mvkdi78MPTkeWQyPNoEcud528TZKF&#10;dLol/mB1j08W66/N0Sl42T7v3sZwqNY/Vt5nu8PnazNWSl1fTY8PICJO8S8M5/k8HUretPdHMkF0&#10;CpZJyixRwR0f9rNFyih7Ds6zFGRZyP8E5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;/an98xECAAApBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAkFlPYeEAAAAJAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="white">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
-                        <w:gridCol w:w="1350"/>
+                        <w:gridCol w:w="1365"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="00200470" w14:paraId="0E838789" w14:textId="77777777" w:rsidTr="007D6797">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="1515" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="7B914150" w14:textId="77777777" w:rsidR="00200470" w:rsidRPr="007D6797" w:rsidRDefault="00200470" w:rsidP="007D6797">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D6797">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>選考結果</w:t>
@@ -1994,105 +1992,104 @@
       <w:r w:rsidRPr="004A019F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>出願者の同意なしに第三者への目的外での開示・提供はしません。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DAF56F" w14:textId="77777777" w:rsidR="00200470" w:rsidRPr="00A056D5" w:rsidRDefault="00200470" w:rsidP="00243D6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidR="00A056D5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00A056D5" w:rsidRPr="00A056D5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　環びわ湖大学・地域コンソーシアム単位互換事業委員会</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00200470" w:rsidRPr="00A056D5" w:rsidSect="007D6797">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="-1886"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6467E5FB" w14:textId="77777777" w:rsidR="00742B58" w:rsidRDefault="00742B58" w:rsidP="009F0C2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="62AA5212" w14:textId="77777777" w:rsidR="00742B58" w:rsidRDefault="00742B58" w:rsidP="009F0C2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
@@ -2104,95 +2101,95 @@
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1CEB3D93" w14:textId="77777777" w:rsidR="00742B58" w:rsidRDefault="00742B58" w:rsidP="009F0C2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0215A110" w14:textId="77777777" w:rsidR="00742B58" w:rsidRDefault="00742B58" w:rsidP="009F0C2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="229426F6" w14:textId="77777777" w:rsidR="007D6797" w:rsidRDefault="007D6797" w:rsidP="007D6797">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D43B8B6" w14:textId="77777777" w:rsidR="00803AD8" w:rsidRPr="00803AD8" w:rsidRDefault="00803AD8" w:rsidP="00E15E36">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:right="840"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1859467A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C5D42"/>
     <w:lvl w:ilvl="0" w:tplc="08B2D346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2404,196 +2401,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1267541493">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2032217194">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="201"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="60417">
+    <o:shapedefaults v:ext="edit" spidmax="64513">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E62E45"/>
     <w:rsid w:val="00081453"/>
     <w:rsid w:val="00160E4C"/>
     <w:rsid w:val="0016108E"/>
     <w:rsid w:val="00200470"/>
     <w:rsid w:val="00243D6C"/>
     <w:rsid w:val="00266649"/>
     <w:rsid w:val="00273D65"/>
     <w:rsid w:val="00320A64"/>
     <w:rsid w:val="004420CC"/>
     <w:rsid w:val="004A019F"/>
     <w:rsid w:val="004E3928"/>
     <w:rsid w:val="00510F3B"/>
     <w:rsid w:val="00566E65"/>
     <w:rsid w:val="00592E5E"/>
     <w:rsid w:val="00665EA8"/>
     <w:rsid w:val="00693BF1"/>
     <w:rsid w:val="006A729C"/>
+    <w:rsid w:val="006C64B7"/>
     <w:rsid w:val="00742B58"/>
     <w:rsid w:val="007D6797"/>
     <w:rsid w:val="007F1F41"/>
     <w:rsid w:val="00803AD8"/>
+    <w:rsid w:val="00813476"/>
     <w:rsid w:val="00823F6C"/>
     <w:rsid w:val="00923EBA"/>
     <w:rsid w:val="00971E04"/>
+    <w:rsid w:val="009F02FD"/>
     <w:rsid w:val="009F0C2D"/>
     <w:rsid w:val="009F3820"/>
     <w:rsid w:val="00A056D5"/>
     <w:rsid w:val="00A13664"/>
     <w:rsid w:val="00A20AAD"/>
     <w:rsid w:val="00A85EF3"/>
+    <w:rsid w:val="00A912C2"/>
     <w:rsid w:val="00AC17D4"/>
-    <w:rsid w:val="00AE1FC7"/>
+    <w:rsid w:val="00AE25D8"/>
     <w:rsid w:val="00C25874"/>
     <w:rsid w:val="00C411C3"/>
     <w:rsid w:val="00C546BF"/>
     <w:rsid w:val="00C83755"/>
     <w:rsid w:val="00CA5936"/>
     <w:rsid w:val="00CB1839"/>
     <w:rsid w:val="00CD7F59"/>
     <w:rsid w:val="00D10C14"/>
     <w:rsid w:val="00D94D19"/>
     <w:rsid w:val="00E15E36"/>
+    <w:rsid w:val="00E55C14"/>
     <w:rsid w:val="00E62E45"/>
     <w:rsid w:val="00EB0FF5"/>
     <w:rsid w:val="00F72EB8"/>
     <w:rsid w:val="00F743E7"/>
     <w:rsid w:val="00F81127"/>
     <w:rsid w:val="00FA60FF"/>
     <w:rsid w:val="00FD41FF"/>
     <w:rsid w:val="00FF52F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="60417">
+    <o:shapedefaults v:ext="edit" spidmax="64513">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37A98625"/>
+  <w15:docId w15:val="{C3E1C179-B5C8-4172-A99B-D3FF99003F44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2918,50 +2919,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD41FF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3057,51 +3059,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB1839"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB1839"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3358,63 +3360,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB08D0B-4B63-497E-A4D5-7A2B3FAB3C4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73FADB9D-BBD8-4876-A9AD-CADDE4C9158E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>412</Words>
   <Characters>160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>２０１１年度「環びわ湖大学・地域コンソーシアム」単位互換履修生 出願票</vt:lpstr>
+      <vt:lpstr>　　　２０１１年度「環びわ湖大学・地域コンソーシアム」単位互換履修生 出願票</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:title>２０１１年度「環びわ湖大学・地域コンソーシアム」単位互換履修生 出願票</dc:title>
+  <dc:creator>gsoumu</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>