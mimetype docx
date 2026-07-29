--- v0 (2025-10-14)
+++ v1 (2026-07-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0B31C2E2" w14:textId="77777777" w:rsidR="00050DA8" w:rsidRPr="003C3C2E" w:rsidRDefault="00050DA8" w:rsidP="00050DA8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>『聖泉大学看護学研究』利益相反（</w:t>
       </w:r>
       <w:r w:rsidRPr="008812F4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
@@ -53,76 +53,74 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>COI</w:t>
       </w:r>
       <w:r w:rsidRPr="003C3C2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）申告書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA91CD7" w14:textId="77777777" w:rsidR="000257A4" w:rsidRDefault="000257A4" w:rsidP="00050DA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F0E14CC" w14:textId="4CBF98D9" w:rsidR="00050DA8" w:rsidRDefault="00050DA8" w:rsidP="00050DA8">
+    <w:p w14:paraId="0F0E14CC" w14:textId="4DC668A3" w:rsidR="00050DA8" w:rsidRDefault="00050DA8" w:rsidP="00050DA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C3C2E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>論文題名</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7CFE95D1" w14:textId="77777777" w:rsidR="000257A4" w:rsidRDefault="000257A4" w:rsidP="00050DA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A408E88" w14:textId="31453D8E" w:rsidR="00050DA8" w:rsidRDefault="00050DA8" w:rsidP="00050DA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>投稿時から遡って過去</w:t>
       </w:r>
       <w:r w:rsidRPr="006D0554">
         <w:rPr>
@@ -2214,305 +2212,391 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保管されます）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ED4B13" w14:textId="77777777" w:rsidR="00050DA8" w:rsidRDefault="00050DA8" w:rsidP="00050DA8">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73D991F6" w14:textId="77777777" w:rsidR="006614AB" w:rsidRDefault="00050DA8" w:rsidP="006614AB">
+    <w:p w14:paraId="0465D679" w14:textId="77777777" w:rsidR="00050DA8" w:rsidRDefault="00050DA8" w:rsidP="00050DA8">
       <w:pPr>
         <w:widowControl/>
-        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290" w:firstLineChars="200" w:firstLine="420"/>
+        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>私の</w:t>
       </w:r>
       <w:r w:rsidRPr="008812F4">
         <w:rPr>
           <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>COI</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関する状況は申告のとおりであることに相違ありません．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288ECD8C" w14:textId="77777777" w:rsidR="006614AB" w:rsidRDefault="006614AB" w:rsidP="006614AB">
+    <w:p w14:paraId="51E186C5" w14:textId="77777777" w:rsidR="00050DA8" w:rsidRDefault="00050DA8" w:rsidP="00646806">
       <w:pPr>
         <w:widowControl/>
-        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290" w:firstLineChars="200" w:firstLine="420"/>
-        <w:jc w:val="left"/>
+        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CBB536E" w14:textId="77777777" w:rsidR="006614AB" w:rsidRDefault="00050DA8" w:rsidP="006614AB">
+    <w:p w14:paraId="5F90FB06" w14:textId="77777777" w:rsidR="00593948" w:rsidRDefault="00050DA8" w:rsidP="00593948">
       <w:pPr>
         <w:widowControl/>
-        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290" w:firstLineChars="200" w:firstLine="420"/>
-        <w:jc w:val="right"/>
+        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0747F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00646806">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">　年　　</w:t>
+        <w:t xml:space="preserve">申告日（西暦）　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">　月　　</w:t>
+        <w:t xml:space="preserve">　年　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve">　月　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0747F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">　日</w:t>
       </w:r>
+      <w:r w:rsidR="00593948">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00646806">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00593948">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="35DFE280" w14:textId="22A2A1ED" w:rsidR="00050DA8" w:rsidRPr="006614AB" w:rsidRDefault="00050DA8" w:rsidP="006614AB">
+    <w:p w14:paraId="35DFE280" w14:textId="3668DF79" w:rsidR="00050DA8" w:rsidRPr="00593948" w:rsidRDefault="00593948" w:rsidP="00593948">
       <w:pPr>
         <w:widowControl/>
-        <w:wordWrap w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180"/>
+        <w:ind w:leftChars="-270" w:left="-567" w:rightChars="-138" w:right="-290"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0747F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006614AB">
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DA8" w:rsidRPr="00C0747F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
+        <w:t>著者名（自著）</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DA8" w:rsidRPr="001534BA">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00050DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00050DA8" w:rsidRPr="006614AB" w:rsidSect="00623350">
+    <w:sectPr w:rsidR="00050DA8" w:rsidRPr="00593948" w:rsidSect="00623350">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5490C5E2" w14:textId="77777777" w:rsidR="002C2564" w:rsidRDefault="002C2564" w:rsidP="00B8131D">
+    <w:p w14:paraId="3DFE15A4" w14:textId="77777777" w:rsidR="0092264A" w:rsidRDefault="0092264A" w:rsidP="00B8131D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BEADD2C" w14:textId="77777777" w:rsidR="002C2564" w:rsidRDefault="002C2564" w:rsidP="00B8131D">
+    <w:p w14:paraId="73D7458C" w14:textId="77777777" w:rsidR="0092264A" w:rsidRDefault="0092264A" w:rsidP="00B8131D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F9C158A" w14:textId="77777777" w:rsidR="002C2564" w:rsidRDefault="002C2564" w:rsidP="00B8131D">
+    <w:p w14:paraId="1ACD14F2" w14:textId="77777777" w:rsidR="0092264A" w:rsidRDefault="0092264A" w:rsidP="00B8131D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="261C054A" w14:textId="77777777" w:rsidR="002C2564" w:rsidRDefault="002C2564" w:rsidP="00B8131D">
+    <w:p w14:paraId="22F2F37D" w14:textId="77777777" w:rsidR="0092264A" w:rsidRDefault="0092264A" w:rsidP="00B8131D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="42D731BE" w14:textId="77777777" w:rsidR="00593948" w:rsidRPr="00870ED7" w:rsidRDefault="00593948" w:rsidP="00593948">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00870ED7">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2024年</w:t>
     </w:r>
     <w:r w:rsidRPr="00870ED7">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00870ED7">
@@ -2671,51 +2755,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="62D8D778" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:215.55pt;margin-top:1.4pt;width:190.5pt;height:24pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVF8hLeAIAAMsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG1mO8zMiB24CFwWC&#10;JIBTZE1TVCyUIlmStuQuYyDoIXqFouueRxfpI/2JG3dV1At6fnyceTOj84umkmQurCu1ymh60KFE&#10;KK7zUj1m9NP96N0pJc4zlTOplcjoQjh6MXj75rw2fdHVUy1zYQlAlOvXJqNT700/SRyfioq5A22E&#10;grPQtmIeqn1McstqoFcy6XY6x0mtbW6s5sI5WK9WTjqI+EUhuL8tCic8kRlFbj6eNp6TcCaDc9Z/&#10;tMxMS75Og/1DFhUrFR7dQl0xz8jMlntQVcmtdrrwB1xXiS6KkotYA6pJO6+qGU+ZEbEWkOPMlib3&#10;/2D5zfzOkjJH787Sk16aHqeUKFahVe3yuX360T79apffSLv83i6X7dNP6CQNtNXG9XF7bHDfN+91&#10;A4iN3cEY2GgKW4V/1EngRwMWW9JF4wmHsdtLzw6P4OLwHXZ6p53YleTltrHOfxC6IkHIqEVTI9ds&#10;fu08MkHoJiQ85rQs81EpZVQW7lJaMmfoP8Ym1zUlkjkPY0ZH8ReSBsQf16QidUaPQ157kOGtLeZE&#10;Mv55HwF4UgE2kLQiI0i+mTRr5iY6X4A4q1cT6QwflcC9Rmp3zGIEQQjWyt/iKKRGMnotUTLV9uvf&#10;7CEekwEvJTVGOqPuy4xZgYo/KszMWdrrhR2ISu/opAvF7nomux41qy41WMM8ILsohngvN2JhdfWA&#10;7RuGV+FiiuPtjPqNeOlXi4bt5WI4jEGYesP8tRobHqADuYHP++aBWbNusMdo3OjN8LP+qz6vYsNN&#10;pYczr4syDkEgeMXqmndsTGzservDSu7qMerlGzT4DQAA//8DAFBLAwQUAAYACAAAACEAWfGeF9wA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiT8KM0ZFMhJI4IkXKAm2u7&#10;iSFeR7Gbhj49ywmOoxnNfFNvFj+I2U7RBULIVxkISzoYRx3C2/bpqgQRkyKjhkAW4dtG2DTnZ7Wq&#10;TDjSq53b1AkuoVgphD6lsZIy6t56FVdhtMTePkxeJZZTJ82kjlzuB1lk2Z30yhEv9Gq0j73VX+3B&#10;Ixh6D6Q/3PPJUavd+vRSfuoZ8fJiebgHkeyS/sLwi8/o0DDTLhzIRDEg3FznOUcRCn7AfpkXrHcI&#10;t1kJsqnl/wPNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVF8hLeAIAAMsEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBZ8Z4X3AAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+            <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:215.55pt;margin-top:1.4pt;width:190.5pt;height:24pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaNECqPQIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuEpAliiSgRVaUo&#10;iUSqnI3XC6t6Pa5t2KW/vs/ms6GnqhzMjGf8ZubNzI7u21qzjXK+IpPzXqfLmTKSisosc/79dfbp&#10;ljMfhCmEJqNyvlWe348/fhg1dqj6tCJdKMcAYvywsTlfhWCHWeblStXCd8gqA2NJrhYBqltmhRMN&#10;0Gud9bvdm6whV1hHUnmP24edkY8TflkqGZ7L0qvAdM6RW0inS+cintl4JIZLJ+yqkvs0xD9kUYvK&#10;IOgR6kEEwdauuoCqK+nIUxk6kuqMyrKSKtWAanrdd9XMV8KqVAvI8fZIk/9/sPJpM7cvjoX2C7Vo&#10;YCSksX7ocRnraUtXx39kymAHhdsjbaoNTOKyP+jdXV3DJGG76g5uu4nX7PTaOh++KqpZFHLu0JbE&#10;ltg8+oCIcD24xGCedFXMKq2TsvVT7dhGoINofEENZ1r4gMucz9IvJg2IP55pw5qc38S8LiBjrCPm&#10;Qgv54xIBeNoA9kRGlEK7aPcMLajYgjhHu5nyVs4q4D4itRfhMEQgBIsRnnGUmpAM7SXOVuR+/e0+&#10;+qO3sHLWYChz7n+uhVOo+JtB1+96g0Gc4qQMrj/3obhzy+LcYtb1lMBaDytoZRKjf9AHsXRUv2F/&#10;JjEqTMJIxM55OIjTsFsV7J9Uk0lywtxaER7N3MoIHcmNfL62b8LZfYMDRuOJDuMrhu/6vPONLw1N&#10;1oHKKg1BJHjH6p53zHxq7H4/41Kd68nr9BUZ/wYAAP//AwBQSwMEFAAGAAgAAAAhAFnxnhfcAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok/CjNGRTISSOCJFygJtru4kh&#10;Xkexm4Y+PcsJjqMZzXxTbxY/iNlO0QVCyFcZCEs6GEcdwtv26aoEEZMio4ZAFuHbRtg052e1qkw4&#10;0qud29QJLqFYKYQ+pbGSMureehVXYbTE3j5MXiWWUyfNpI5c7gdZZNmd9MoRL/RqtI+91V/twSMY&#10;eg+kP9zzyVGr3fr0Un7qGfHyYnm4B5Hskv7C8IvP6NAw0y4cyEQxINxc5zlHEQp+wH6ZF6x3CLdZ&#10;CbKp5f8DzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmjRAqj0CAACNBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWfGeF9wAAAAIAQAADwAA&#10;AAAAAAAAAAAAAACXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5EF4BA00" w14:textId="77777777" w:rsidR="00DB1702" w:rsidRPr="00FA624A" w:rsidRDefault="00DB1702" w:rsidP="00DB1702">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>掲載巻号：</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00DB1702">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -2774,248 +2858,252 @@
                             <w:t>論文番号：</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2651F3D5" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:12.75pt;margin-top:.75pt;width:190.5pt;height:24pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmuUozfAIAANEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l92EEEjEBqWgVJUQ&#10;IEHF2fF6yape27Wd7KZHIqE+RF+h6rnPsy/Sz84PKfRUNQdn/vx55puZPT1rKkkWwrpSq4x2DlJK&#10;hOI6L9VDRj/dTd6dUOI8UzmTWomMLoWjZ6O3b05rMxRdPdMyF5YARLlhbTI6894Mk8TxmaiYO9BG&#10;KDgLbSvmodqHJLesBnolk26a9pNa29xYzYVzsF6snXQU8YtCcH9dFE54IjOK3Hw8bTyn4UxGp2z4&#10;YJmZlXyTBvuHLCpWKjy6g7pgnpG5LV9BVSW32unCH3BdJbooSi5iDaimk76o5nbGjIi1gBxndjS5&#10;/wfLrxY3lpR5RgeHg/TouN+nRLEKnWpXT+3jj/bxV7v6RtrV93a1ah9/QiedwFpt3BCXbw2u++a9&#10;btD9rd3BGMhoCluFf5RJ4Af/yx3novGEw9jtdQaHR3Bx+A7T3kkam5I83zbW+Q9CVyQIGbXoaaSa&#10;LS6dRyYI3YaEx5yWZT4ppYzK0p1LSxYM7cfU5LqmRDLnYczoJP5C0oD445pUpM5oP+T1CjK8tcOc&#10;SsY/v0YAnlSADSStyQiSb6ZNpHpH1FTnS/Bn9XouneGTEvCXyPCGWQwieMFy+WschdTISW8kSmba&#10;fv2bPcRjPuClpMZgZ9R9mTMrUPhHhckZdHq9sAlR6R0dd6HYfc9036Pm1bkGeR2sseFRDPFebsXC&#10;6uoeOzgOr8LFFMfbGfVb8dyv1w07zMV4HIMw+4b5S3VreIAOHAda75p7Zs2mzx4TcqW3K8CGL9q9&#10;jg03lR7PvS7KOAuB5zWrG/qxN7G/mx0Pi7mvx6jnL9HoNwAAAP//AwBQSwMEFAAGAAgAAAAhAFmx&#10;yInaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPwzAMhe9I+w+RJ3Fj6SY6baXphJA4IkTh&#10;ALcs8dpsjVM1WVf26zEnOPnZ7+n5K3eT78SIQ3SBFCwXGQgkE6yjRsHH+/PdBkRMmqzuAqGCb4yw&#10;q2Y3pS5suNAbjnVqBJdQLLSCNqW+kDKaFr2Oi9AjsXcIg9eJ16GRdtAXLvedXGXZWnrtiD+0usen&#10;Fs2pPnsFlj4DmS/3cnVUG7e9vm6OZlTqdj49PoBIOKW/MPziMzpUzLQPZ7JRdApWec5JvvNg+z5b&#10;s9iz2OYgq1L+569+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKa5SjN8AgAA0QQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFmxyInaAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
+            <v:shape w14:anchorId="2651F3D5" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:12.75pt;margin-top:.75pt;width:190.5pt;height:24pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfkcYYPwIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuEpAliiSgRVaUo&#10;iUSqnI3XC6t6Pa5t2KW/vs/ms6GnqhzMjGf8ZubNzI7u21qzjXK+IpPzXqfLmTKSisosc/79dfbp&#10;ljMfhCmEJqNyvlWe348/fhg1dqj6tCJdKMcAYvywsTlfhWCHWeblStXCd8gqA2NJrhYBqltmhRMN&#10;0Gud9bvdm6whV1hHUnmP24edkY8TflkqGZ7L0qvAdM6RW0inS+cintl4JIZLJ+yqkvs0xD9kUYvK&#10;IOgR6kEEwdauuoCqK+nIUxk6kuqMyrKSKtWAanrdd9XMV8KqVAvI8fZIk/9/sPJpM7cvjoX2C7Vo&#10;YCSksX7ocRnraUtXx39kymAHhdsjbaoNTOKyP+jdXV3DJGG76g5uu4nX7PTaOh++KqpZFHLu0JbE&#10;ltg8+oCIcD24xGCedFXMKq2TsvVT7dhGoINofEENZ1r4gMucz9IvJg2IP55pw5qc38S8LiBjrCPm&#10;Qgv54xIBeNoA9kRGlEK7aFlVnBG1oGIL/hztRstbOasA/4gMX4TDLIEX7Ed4xlFqQk60lzhbkfv1&#10;t/vojxbDylmD2cy5/7kWTqHwbwbNv+sNBnGYkzK4/tyH4s4ti3OLWddTAnk9bKKVSYz+QR/E0lH9&#10;hjWaxKgwCSMRO+fhIE7DbmOwhlJNJskJ42tFeDRzKyN05DjS+tq+CWf3fQ6YkCc6TLEYvmv3zje+&#10;NDRZByqrNAuR5x2re/ox+qm/+zWNu3WuJ6/Tx2T8GwAA//8DAFBLAwQUAAYACAAAACEAWbHIidoA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU/DMAyF70j7D5EncWPpJjptpemEkDgiROEAtyzx&#10;2myNUzVZV/brMSc4+dnv6fkrd5PvxIhDdIEULBcZCCQTrKNGwcf7890GREyarO4CoYJvjLCrZjel&#10;Lmy40BuOdWoEl1AstII2pb6QMpoWvY6L0COxdwiD14nXoZF20Bcu951cZdlaeu2IP7S6x6cWzak+&#10;ewWWPgOZL/dydVQbt72+bo5mVOp2Pj0+gEg4pb8w/OIzOlTMtA9nslF0ClZ5zkm+82D7Pluz2LPY&#10;5iCrUv7nr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH5HGGD8CAACUBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWbHIidoAAAAHAQAADwAA&#10;AAAAAAAAAAAAAACZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5C45FD95" w14:textId="77777777" w:rsidR="00DB1702" w:rsidRPr="00FA624A" w:rsidRDefault="00DB1702" w:rsidP="00DB1702">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       </w:rPr>
                       <w:t>論文番号：</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="0441AED3" w14:textId="69873D69" w:rsidR="00B8131D" w:rsidRDefault="00B8131D">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C3195"/>
     <w:rsid w:val="000257A4"/>
     <w:rsid w:val="00036505"/>
     <w:rsid w:val="00046470"/>
     <w:rsid w:val="00050DA8"/>
     <w:rsid w:val="000963CD"/>
     <w:rsid w:val="000A5B9B"/>
     <w:rsid w:val="000B31D7"/>
     <w:rsid w:val="000D696B"/>
     <w:rsid w:val="000F0DD8"/>
     <w:rsid w:val="00126D2E"/>
     <w:rsid w:val="001534BA"/>
     <w:rsid w:val="00157D87"/>
     <w:rsid w:val="0017034C"/>
     <w:rsid w:val="001758B5"/>
     <w:rsid w:val="00195BA8"/>
-    <w:rsid w:val="002C2564"/>
+    <w:rsid w:val="00285D01"/>
+    <w:rsid w:val="002956E6"/>
     <w:rsid w:val="002C55F0"/>
     <w:rsid w:val="00314EDD"/>
+    <w:rsid w:val="0031759E"/>
     <w:rsid w:val="00322B40"/>
     <w:rsid w:val="00335F1E"/>
     <w:rsid w:val="003C0668"/>
     <w:rsid w:val="003C3C2E"/>
     <w:rsid w:val="003D22B7"/>
     <w:rsid w:val="004440BF"/>
     <w:rsid w:val="004766C4"/>
     <w:rsid w:val="004C3195"/>
     <w:rsid w:val="004F1BF7"/>
     <w:rsid w:val="004F7FD2"/>
     <w:rsid w:val="00525FE2"/>
     <w:rsid w:val="005769D1"/>
     <w:rsid w:val="00593948"/>
     <w:rsid w:val="005D158A"/>
     <w:rsid w:val="00623350"/>
     <w:rsid w:val="00626106"/>
     <w:rsid w:val="00643B5D"/>
     <w:rsid w:val="00646806"/>
-    <w:rsid w:val="006614AB"/>
     <w:rsid w:val="006A5E0A"/>
     <w:rsid w:val="006B3FFC"/>
     <w:rsid w:val="006C7C4F"/>
     <w:rsid w:val="006D0554"/>
     <w:rsid w:val="007136EB"/>
     <w:rsid w:val="0072519F"/>
     <w:rsid w:val="00732FF1"/>
     <w:rsid w:val="00783C71"/>
-    <w:rsid w:val="007A2B0C"/>
     <w:rsid w:val="007D09D6"/>
     <w:rsid w:val="007E2FB3"/>
     <w:rsid w:val="00870ED7"/>
     <w:rsid w:val="008812F4"/>
     <w:rsid w:val="00906A63"/>
     <w:rsid w:val="00915DDC"/>
+    <w:rsid w:val="0092264A"/>
     <w:rsid w:val="00955797"/>
     <w:rsid w:val="00973EE3"/>
     <w:rsid w:val="009D26D4"/>
     <w:rsid w:val="009F6724"/>
     <w:rsid w:val="00A43509"/>
     <w:rsid w:val="00A746F6"/>
     <w:rsid w:val="00A92547"/>
     <w:rsid w:val="00A93DD6"/>
     <w:rsid w:val="00B532A2"/>
     <w:rsid w:val="00B8131D"/>
     <w:rsid w:val="00C0747F"/>
     <w:rsid w:val="00C21E82"/>
     <w:rsid w:val="00C240D6"/>
     <w:rsid w:val="00C31912"/>
+    <w:rsid w:val="00C404B9"/>
     <w:rsid w:val="00C4134C"/>
     <w:rsid w:val="00C77E6E"/>
     <w:rsid w:val="00D843BC"/>
     <w:rsid w:val="00DB1702"/>
+    <w:rsid w:val="00E0355B"/>
     <w:rsid w:val="00E413A7"/>
     <w:rsid w:val="00E90211"/>
     <w:rsid w:val="00F140C0"/>
     <w:rsid w:val="00F33DF0"/>
     <w:rsid w:val="00F951AA"/>
     <w:rsid w:val="00F957A4"/>
     <w:rsid w:val="00FD32B7"/>
+    <w:rsid w:val="00FF556F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="48DD3823"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3347,50 +3435,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004C3195"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -4012,51 +4101,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8131D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B8131D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="358703630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="708410555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4376,69 +4465,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>116</Words>
-  <Characters>666</Characters>
+  <Words>133</Words>
+  <Characters>762</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>781</CharactersWithSpaces>
+  <CharactersWithSpaces>894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>