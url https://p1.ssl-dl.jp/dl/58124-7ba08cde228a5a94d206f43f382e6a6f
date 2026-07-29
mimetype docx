--- v0 (2025-10-14)
+++ v1 (2026-07-29)
@@ -1,63 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2020F0BA" w14:textId="77777777" w:rsidR="005569BF" w:rsidRPr="002F4233" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk159237130"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="002F4233">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>著作権委譲承諾書</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2ABFD328" w14:textId="77777777" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF"/>
     <w:p w14:paraId="1C14793B" w14:textId="1D6303CA" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>聖泉大学看護学研究　御中</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587B7BCA" w14:textId="77777777" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF"/>
     <w:p w14:paraId="1448C66F" w14:textId="614FAF9B" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -106,51 +104,51 @@
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:rect w14:anchorId="0B3FD3E4" id="正方形/長方形 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:6.5pt;width:483pt;height:99.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtq6TuBgIAAOwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z13LNrZq3em04xDS&#10;cSAd/IAsTduINA5Otm78epystxvwhuhDFNf2Z/vzl/XNsTfsoNBrsBXPJ1POlJVQa9tW/NvX+zdL&#10;znwQthYGrKr4SXl+s3n9aj24UhXQgakVMgKxvhxcxbsQXJllXnaqF34CTllyNoC9CGRim9UoBkLv&#10;TVZMp4tsAKwdglTe09+7s5NvEn7TKBk+N41XgZmKU28hnZjOXTyzzVqULQrXaTm2If6hi15oS0Uv&#10;UHciCLZH/RdUryWChyZMJPQZNI2WKs1A0+TTP6Z56oRTaRYix7sLTf7/wcrHw5P7grF17x5AfvfM&#10;wrYTtlW3iDB0StRULo9EZYPz5SUhGp5S2W74BDWtVuwDJA6ODfYRkKZjx0T16UK1OgYm6ecifzvL&#10;p7QRSb68WMyK5TzVEOVzukMfPijoWbxUHGmXCV4cHnyI7YjyOSRWs3CvjUn7NJYNFV/Ni3lK8GB0&#10;HZ1pSmx3W4PsIKIi0jfW/S2s14F0aXRf8eUlSJSRjve2TlWC0OZ8p06MHfmJlET1+XIH9YnoQTiL&#10;jh4JXTrAn5wNJLiK+x97gYoz89ESxe9mxWpOCk3GcrkibvDasbtyCCsJqOKBs/N1G86a3jvUbUd1&#10;8jS5hVtaSqMTXS89ja2SpBKLo/yjZq/tFPXySDe/AAAA//8DAFBLAwQUAAYACAAAACEA1yK5feAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82QeINti2mkdksaiJ4METQm3pbu&#10;2Fa6s013gcqvdzzpcd738ua9fDXaTpxx8K0jBfE8AoFUOdNSreDt9XF2D8IHTUZ3jlDBN3pYFZOb&#10;XGfGXWiH532oBYeQz7SCJoQ+k9JXDVrt565HYvbpBqsDn0MtzaAvHG47mURRKq1uiT80usd1g9Vx&#10;f7IKduWYPl3bjzv//F7G2z7ZvESbL6Vup2P5ACLgGP7M8Fufq0PBnQ7uRMaLTsEsidnJ+oInMV+m&#10;iyWIg4IkZiKLXP5fUPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7auk7gYCAADsAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1yK5feAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F13FD4" w14:textId="750A32B4" w:rsidR="005569BF" w:rsidRPr="00A35E89" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:r w:rsidRPr="00A35E89">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00350EA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>論文</w:t>
       </w:r>
       <w:r w:rsidR="0079025C" w:rsidRPr="00350EA3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -210,51 +208,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:line w14:anchorId="17BA15B3" id="直線コネクタ 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="10.95pt,8.75pt" to="471.45pt,8.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAu071sAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2hqERN99BluSxQ&#10;aZcPmNpOYuF4rBm3Sf8e29uWFdwQOVi2Z+b5vTeTzd00OHEyxBZ9IxezuRTGK9TWd4388fzwbi0F&#10;R/AaHHrTyLNhebd9+2YzhtossUenDYkE4rkeQyP7GENdVax6MwDPMBifgi3SADEdqas0wZjQB1ct&#10;5/OP1YikA6EyzOn2/iUotwW/bY2K39uWTRSukYlbLCuV9ZDXaruBuiMIvVUXGvAPLAawPj16g7qH&#10;COJI9i+owSpCxjbOFA4Vtq1VpmhIahbzP9Q89RBM0ZLM4XCzif8frPp22vk9Zepq8k/hEdVPFh53&#10;PfjOFALP55Aat8hWVWPg+laSDxz2JA7jV9QpB44RiwtTS0OGTPrEVMw+38w2UxQqXa7WH9bvV6kn&#10;6hqroL4WBuL4xeAg8qaRzvrsA9RweuSYiUB9TcnXHh+sc6WXzouxkZ9Wy1UpYHRW52BOY+oOO0fi&#10;BHkayldUpcjrNMKj1wWsN6A/X/YRrHvZp8edv5iR9edh4/qA+rynq0mpXYXlZbTyPLw+l+rfP8D2&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAPbi6GvcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SFyq1mmAQkOcCgG59UIBcd3GSxIRr9PYbQNfzyIOcNw3o9mZfDW6Th1oCK1nA/NZ&#10;Aoq48rbl2sDLczm9ARUissXOMxn4pACr4vQkx8z6Iz/RYRNrJSEcMjTQxNhnWoeqIYdh5nti0d79&#10;4DDKOdTaDniUcNfpNEkW2mHL8qHBnu4bqj42e2cglK+0K78m1SR5u6g9pbuH9SMac3423t2CijTG&#10;PzP81JfqUEinrd+zDaozkM6X4hR+fQVK9OVlKmD7C3SR6/8Dim8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAgLtO9bABAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA9uLoa9wAAAAIAQAADwAAAAAAAAAAAAAAAAAKBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="05061BDD" w14:textId="77777777" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF"/>
     <w:p w14:paraId="56678D81" w14:textId="77777777" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DAC6BBF" w14:textId="4F978703" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -297,51 +295,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:line w14:anchorId="3F137807" id="直線コネクタ 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="10.95pt,1.5pt" to="471.45pt,1.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAu071sAEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2hqERN99BluSxQ&#10;aZcPmNpOYuF4rBm3Sf8e29uWFdwQOVi2Z+b5vTeTzd00OHEyxBZ9IxezuRTGK9TWd4388fzwbi0F&#10;R/AaHHrTyLNhebd9+2YzhtossUenDYkE4rkeQyP7GENdVax6MwDPMBifgi3SADEdqas0wZjQB1ct&#10;5/OP1YikA6EyzOn2/iUotwW/bY2K39uWTRSukYlbLCuV9ZDXaruBuiMIvVUXGvAPLAawPj16g7qH&#10;COJI9i+owSpCxjbOFA4Vtq1VpmhIahbzP9Q89RBM0ZLM4XCzif8frPp22vk9Zepq8k/hEdVPFh53&#10;PfjOFALP55Aat8hWVWPg+laSDxz2JA7jV9QpB44RiwtTS0OGTPrEVMw+38w2UxQqXa7WH9bvV6kn&#10;6hqroL4WBuL4xeAg8qaRzvrsA9RweuSYiUB9TcnXHh+sc6WXzouxkZ9Wy1UpYHRW52BOY+oOO0fi&#10;BHkayldUpcjrNMKj1wWsN6A/X/YRrHvZp8edv5iR9edh4/qA+rynq0mpXYXlZbTyPLw+l+rfP8D2&#10;FwAAAP//AwBQSwMEFAAGAAgAAAAhAMw9ti7aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FP&#10;wkAQhe8m/IfNmHghsqUQI7VbQtTevIgar0N3bBu7s6W7QPXXO3rB45f38uabfD26Th1pCK1nA/NZ&#10;Aoq48rbl2sDrS3l9CypEZIudZzLwRQHWxeQix8z6Ez/TcRtrJSMcMjTQxNhnWoeqIYdh5ntiyT78&#10;4DAKDrW2A55k3HU6TZIb7bBludBgT/cNVZ/bgzMQyjfal9/Tapq8L2pP6f7h6RGNubocN3egIo3x&#10;XIZffVGHQpx2/sA2qM5AOl9J08BCPpJ4tUyFd3+si1z/1y9+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIC7TvWwAQAASAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMw9ti7aAAAABgEAAA8AAAAAAAAAAAAAAAAACgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAARBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAE6F14" w14:textId="77777777" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50E8334C" w14:textId="77777777" w:rsidR="005569BF" w:rsidRPr="00482566" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:pPr>
         <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="259" w:rightChars="288" w:right="605"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7704CD10" w14:textId="77777777" w:rsidR="005569BF" w:rsidRDefault="005569BF" w:rsidP="005569BF">
       <w:pPr>
         <w:widowControl/>
@@ -1147,51 +1145,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="176C9ABB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:214.8pt;margin-top:1.4pt;width:190.5pt;height:24pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi0niucQIAALoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua8nfJIblwHXgooCR&#10;BHCKrGmKsoVSHJakLblLGyh6iF6h6Lrn0UU6pD9xkq6KbijO73HmzYwG11UhyVoYm4NKaLMRUyIU&#10;hzRXi4R+epi8u6TEOqZSJkGJhG6EpdfDt28Gpe6LFixBpsIQBFG2X+qELp3T/SiyfCkKZhughUJj&#10;BqZgDkWziFLDSkQvZNSK415Ugkm1AS6sRe3N3kiHAT/LBHd3WWaFIzKhmJsLpwnn3J/RcMD6C8P0&#10;MueHNNg/ZFGwXOGjJ6gb5hhZmfwVVJFzAxYy1+BQRJBlORehBqymGb+oZrZkWoRakByrTzTZ/wfL&#10;b9f3huRpQi+63V6312u1KVGswFbVu2/19me9/V3vvpN696Pe7ertL5RJ09NWatvH6JnGeFe9hwrb&#10;f9RbVHo2qswU/ot1ErRjAzYn0kXlCEdlq9O8anfRxNHWjjuXcehK9BStjXUfBBTEXxJqsKmBa7ae&#10;WoeZoOvRxT9mQebpJJcyCH6QxFgasmY4AtKFHDHimZdUpExoz6fxCsFDn+LnkvHPvsrnCChJhUrP&#10;yb52f3PVvDoQNYd0gzwZ2A+g1XySI+6UWXfPDE4c1o9b5O7wyCRgMnC4UbIE8/Vveu+Pg4BWSkqc&#10;4ITaLytmBCXyo8IRuWp2On7kg9DpXrRQMOeW+blFrYoxIENN3FfNw9X7O3m8ZgaKR1y2kX8VTUxx&#10;fDuh7ngdu/1e4bJyMRoFJxxyzdxUzTT30J5cz+dD9ciMPvTT4STcwnHWWf9FW/e+PlLBaOUgy0PP&#10;PcF7Vg+844KEthyW2W/guRy8nn45wz8AAAD//wMAUEsDBBQABgAIAAAAIQBmaJE42wAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9SqxUbsRVG6IUwEqLEwUxOzGrh01fo5sNw3/&#10;nscE4+lOd9812zkMbLIp9xEVrJYCmMUumh6dgs+Pl1sJLBeNRg8RrYJvm2HbXl81ujbxgu922hfH&#10;qARzrRX4Usaa89x5G3RextEieceYgi4kk+Mm6QuVh4FXQqx50D3Sgtejffa2O+3PQcHuyW1cJ3Xy&#10;O2n6fpq/jm/uVambxfz4AKzYufyF4Ref0KElpkM8o8lsUHBXbdYUVVDRA/LlSpA+KLgXEnjb8P8H&#10;2h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4tJ4rnECAAC6BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZmiRONsAAAAIAQAADwAAAAAAAAAA&#10;AAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:214.8pt;margin-top:1.4pt;width:190.5pt;height:24pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvDYxENQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykadcacYosRYYB&#10;RVsgLXpWZCk2JomapMTOfv0oxflou9Owi0yK1CP5SHpy22lFtsL5BkxJh4OcEmE4VI1Zl/TlefHl&#10;mhIfmKmYAiNKuhOe3k4/f5q0thAjqEFVwhEEMb5obUnrEGyRZZ7XQjM/ACsMGiU4zQKqbp1VjrWI&#10;rlU2yvOrrAVXWQdceI+3d3sjnSZ8KQUPj1J6EYgqKeYW0unSuYpnNp2wYu2YrRvep8H+IQvNGoNB&#10;j1B3LDCycc0HKN1wBx5kGHDQGUjZcJFqwGqG+btqljWzItWC5Hh7pMn/P1j+sF3aJ0dC9w06bGAk&#10;pLW+8HgZ6+mk0/GLmRK0I4W7I22iC4Tj5Wg8vLm4RBNH20U+vs4Tr9nptXU+fBegSRRK6rAtiS22&#10;vfcBI6LrwSUG86CaatEolZQ4CmKuHNkybKIKKUd88cZLGdKW9Cqm8QEhQh/frxTjP2OVbxFQUwYv&#10;T7VHKXSrridkBdUOeXKwHyFv+aJB3HvmwxNzODNYP+5BeMRDKsBkoJcoqcH9/tt99MdWopWSFmew&#10;pP7XhjlBifphsMk3w/E4Dm1SxpdfR6i4c8vq3GI2eg7I0BA3zvIkRv+gDqJ0oF9xXWYxKpqY4Ri7&#10;pOEgzsN+M3DduJjNkhOOqWXh3iwtj9CR3Mjnc/fKnO37GXASHuAwrax419a9b3xpYLYJIJvU80jw&#10;ntWedxzx1JZ+HeMOnevJ6/TTmP4BAAD//wMAUEsDBBQABgAIAAAAIQBmaJE42wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9SqxUbsRVG6IUwEqLEwUxOzGrh01fo5sNw3/nscE&#10;4+lOd9812zkMbLIp9xEVrJYCmMUumh6dgs+Pl1sJLBeNRg8RrYJvm2HbXl81ujbxgu922hfHqARz&#10;rRX4Usaa89x5G3RextEieceYgi4kk+Mm6QuVh4FXQqx50D3Sgtejffa2O+3PQcHuyW1cJ3XyO2n6&#10;fpq/jm/uVambxfz4AKzYufyF4Ref0KElpkM8o8lsUHBXbdYUVVDRA/LlSpA+KLgXEnjb8P8H2h8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALw2MRDUCAAB8BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZmiRONsAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4AEE0877" w14:textId="13ADB233" w:rsidR="00FA624A" w:rsidRPr="00FA624A" w:rsidRDefault="00FA624A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>掲載巻号：</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -1249,174 +1247,174 @@
                               <w:t>論文番号：</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="560DB4E9" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:190.5pt;height:24pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJXIx9fAIAANMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l90NgULEBqWgVJUQ&#10;IEHF2fF6yape27Wd7KZHIlV9iL5C1XOfZ1+kn71JoNBT1Ryc+fPnmW9m9uS0rSVZCusqrXKa7aWU&#10;CMV1Uan7nH68nb45osR5pgomtRI5XQlHT8evX500ZiQGeq5lISwBiHKjxuR07r0ZJYnjc1Ezt6eN&#10;UHCW2tbMQ7X3SWFZA/RaJoM0PUwabQtjNRfOwXreO+k44pel4P6qLJ3wROYUufl42njOwpmMT9jo&#10;3jIzr/gmDfYPWdSsUnh0B3XOPCMLW72AqitutdOl3+O6TnRZVlzEGlBNlj6r5mbOjIi1gBxndjS5&#10;/wfLL5fXllQFene0n2aHw7cHGSWK1ehVt/7aPfzoHn5162+kW3/v1uvu4Sd0kgXeGuNGuH5jAODb&#10;d7oFxtbuYAx0tKWtwz8KJfCjA6sd66L1hMM4GGbH+wdwcfj20+FRGtuSPN421vn3QtckCDm16Gok&#10;my0vnEcmCN2GhMecllUxraSMysqdSUuWDAOAuSl0Q4lkzsOY02n8haQB8cc1qUiT08OQ1wvI8NYO&#10;cyYZ//QSAXhSATaQ1JMRJN/O2p7sLVEzXazAn9X9ZDrDpxXgL5DhNbMYRfCC9fJXOEqpkZPeSJTM&#10;tf3yN3uIx4TAS0mD0c6p+7xgVqDwDwqzc5wNh2EXojI8eDuAYp96Zk89alGfaZCHsUB2UQzxXm7F&#10;0ur6Dls4Ca/CxRTH2zn1W/HM9wuHLeZiMolBmH7D/IW6MTxAB44DrbftHbNm02ePCbnU2yVgo2ft&#10;7mPDTaUnC6/LKs5C4LlndUM/Nif2d7PlYTWf6jHq8Vs0/g0AAP//AwBQSwMEFAAGAAgAAAAhAM6p&#10;QqrYAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1NV0VqbbqI4FHE6kFv&#10;s8nYRptJabLdur/e0YteHjze8N439WYJg5ppSj6ygfWqAEVso/PcGXh5vj8rQaWM7HCITAa+KMGm&#10;OT6qsXJxz080t7lTUsKpQgN9zmOldbI9BUyrOBJL9h6ngFns1Gk34V7Kw6DPi+JKB/QsCz2OdNeT&#10;/Wx3wYDj18j2zT8cPLfWXx8eyw87G3N6stzegMq05L9j+MEXdGiEaRt37JIaDMgj+VcluyjXYrcG&#10;LssCdFPr//DNNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJXIx9fAIAANMEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOqUKq2AAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="560DB4E9" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:190.5pt;height:24pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfkcYYPwIAAJQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwuEpAliiSgRVaUo&#10;iUSqnI3XC6t6Pa5t2KW/vs/ms6GnqhzMjGf8ZubNzI7u21qzjXK+IpPzXqfLmTKSisosc/79dfbp&#10;ljMfhCmEJqNyvlWe348/fhg1dqj6tCJdKMcAYvywsTlfhWCHWeblStXCd8gqA2NJrhYBqltmhRMN&#10;0Gud9bvdm6whV1hHUnmP24edkY8TflkqGZ7L0qvAdM6RW0inS+cintl4JIZLJ+yqkvs0xD9kUYvK&#10;IOgR6kEEwdauuoCqK+nIUxk6kuqMyrKSKtWAanrdd9XMV8KqVAvI8fZIk/9/sPJpM7cvjoX2C7Vo&#10;YCSksX7ocRnraUtXx39kymAHhdsjbaoNTOKyP+jdXV3DJGG76g5uu4nX7PTaOh++KqpZFHLu0JbE&#10;ltg8+oCIcD24xGCedFXMKq2TsvVT7dhGoINofEENZ1r4gMucz9IvJg2IP55pw5qc38S8LiBjrCPm&#10;Qgv54xIBeNoA9kRGlEK7aFlVnBG1oGIL/hztRstbOasA/4gMX4TDLIEX7Ed4xlFqQk60lzhbkfv1&#10;t/vojxbDylmD2cy5/7kWTqHwbwbNv+sNBnGYkzK4/tyH4s4ti3OLWddTAnk9bKKVSYz+QR/E0lH9&#10;hjWaxKgwCSMRO+fhIE7DbmOwhlJNJskJ42tFeDRzKyN05DjS+tq+CWf3fQ6YkCc6TLEYvmv3zje+&#10;NDRZByqrNAuR5x2re/ox+qm/+zWNu3WuJ6/Tx2T8GwAA//8DAFBLAwQUAAYACAAAACEAzqlCqtgA&#10;AAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU1XRWptuojgUcTqQW+zydhG&#10;m0lpst26v97Ri14ePN7w3jf1ZgmDmmlKPrKB9aoARWyj89wZeHm+PytBpYzscIhMBr4owaY5Pqqx&#10;cnHPTzS3uVNSwqlCA33OY6V1sj0FTKs4Ekv2HqeAWezUaTfhXsrDoM+L4koH9CwLPY5015P9bHfB&#10;gOPXyPbNPxw8t9ZfHx7LDzsbc3qy3N6AyrTkv2P4wRd0aIRpG3fskhoMyCP5VyW7KNditwYuywJ0&#10;U+v/8M03AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+Rxhg/AgAAlAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM6pQqrYAAAABAEAAA8AAAAA&#10;AAAAAAAAAAAAmQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6DEC98AE" w14:textId="77777777" w:rsidR="00FA624A" w:rsidRPr="00FA624A" w:rsidRDefault="00FA624A" w:rsidP="00FA624A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>論文番号：</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA624A" w:rsidRPr="005569BF" w:rsidSect="000901C2">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DDEBB3A" w14:textId="77777777" w:rsidR="006D2ED3" w:rsidRDefault="006D2ED3" w:rsidP="00C13007">
+    <w:p w14:paraId="006FF150" w14:textId="77777777" w:rsidR="005D20C5" w:rsidRDefault="005D20C5" w:rsidP="00C13007">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DC4ED70" w14:textId="77777777" w:rsidR="006D2ED3" w:rsidRDefault="006D2ED3" w:rsidP="00C13007">
+    <w:p w14:paraId="67F99517" w14:textId="77777777" w:rsidR="005D20C5" w:rsidRDefault="005D20C5" w:rsidP="00C13007">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D6DFC7" w14:textId="77777777" w:rsidR="006D2ED3" w:rsidRDefault="006D2ED3" w:rsidP="00C13007">
+    <w:p w14:paraId="4CBF1121" w14:textId="77777777" w:rsidR="005D20C5" w:rsidRDefault="005D20C5" w:rsidP="00C13007">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="523C8D85" w14:textId="77777777" w:rsidR="006D2ED3" w:rsidRDefault="006D2ED3" w:rsidP="00C13007">
+    <w:p w14:paraId="17A3F42E" w14:textId="77777777" w:rsidR="005D20C5" w:rsidRDefault="005D20C5" w:rsidP="00C13007">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6F1FC1C0" w14:textId="77777777" w:rsidR="001A5E3B" w:rsidRPr="008213F0" w:rsidRDefault="001A5E3B" w:rsidP="001A5E3B">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008213F0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2024</w:t>
     </w:r>
     <w:r w:rsidRPr="008213F0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
     <w:r w:rsidRPr="008213F0">
       <w:rPr>
@@ -1506,172 +1504,176 @@
     <w:r w:rsidRPr="008213F0">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>日</w:t>
     </w:r>
     <w:r w:rsidRPr="008213F0">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">　施行</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="05AD0D34" w14:textId="7152CD8F" w:rsidR="00230770" w:rsidRPr="001A5E3B" w:rsidRDefault="00230770" w:rsidP="001A5E3B">
     <w:pPr>
       <w:pStyle w:val="aa"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005569BF"/>
     <w:rsid w:val="00074B29"/>
     <w:rsid w:val="000901C2"/>
     <w:rsid w:val="00095C87"/>
     <w:rsid w:val="00176E4C"/>
     <w:rsid w:val="001A5E3B"/>
     <w:rsid w:val="00230770"/>
+    <w:rsid w:val="0031399B"/>
     <w:rsid w:val="00350EA3"/>
     <w:rsid w:val="00362764"/>
     <w:rsid w:val="003A5440"/>
+    <w:rsid w:val="00445381"/>
     <w:rsid w:val="00446AD6"/>
     <w:rsid w:val="00452501"/>
-    <w:rsid w:val="004E0288"/>
-    <w:rsid w:val="005569BF"/>
+    <w:rsid w:val="005569BF"/>
+    <w:rsid w:val="005D20C5"/>
     <w:rsid w:val="005D6F51"/>
     <w:rsid w:val="005F741A"/>
-    <w:rsid w:val="006D2ED3"/>
     <w:rsid w:val="006D3C79"/>
+    <w:rsid w:val="006D70D9"/>
     <w:rsid w:val="0079025C"/>
     <w:rsid w:val="00813BD2"/>
     <w:rsid w:val="008213F0"/>
     <w:rsid w:val="00846CC2"/>
     <w:rsid w:val="008D3F15"/>
     <w:rsid w:val="009B1CB4"/>
     <w:rsid w:val="009D26D4"/>
     <w:rsid w:val="00A35E89"/>
     <w:rsid w:val="00A93DD6"/>
+    <w:rsid w:val="00AB7E9D"/>
     <w:rsid w:val="00B828CF"/>
     <w:rsid w:val="00C13007"/>
     <w:rsid w:val="00C130E3"/>
     <w:rsid w:val="00D407FB"/>
     <w:rsid w:val="00D86063"/>
     <w:rsid w:val="00DF61D5"/>
     <w:rsid w:val="00EA396E"/>
     <w:rsid w:val="00EE1F78"/>
+    <w:rsid w:val="00F6365A"/>
     <w:rsid w:val="00FA624A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61BA3420"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2003,50 +2005,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005569BF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005569BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -2599,51 +2602,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C13007"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C13007"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>