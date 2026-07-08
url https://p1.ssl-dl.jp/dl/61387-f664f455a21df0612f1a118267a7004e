--- v0 (2025-10-08)
+++ v1 (2026-07-08)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblBorders>
@@ -35,198 +36,86 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="588"/>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="449"/>
         <w:gridCol w:w="382"/>
         <w:gridCol w:w="101"/>
         <w:gridCol w:w="485"/>
         <w:gridCol w:w="448"/>
         <w:gridCol w:w="160"/>
         <w:gridCol w:w="775"/>
         <w:gridCol w:w="318"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="235"/>
         <w:gridCol w:w="565"/>
         <w:gridCol w:w="1013"/>
         <w:gridCol w:w="809"/>
         <w:gridCol w:w="615"/>
         <w:gridCol w:w="631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0029044C" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="00C235BF" w:rsidRDefault="003B5DBC" w:rsidP="00EE499E">
-[...121 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="00C235BF" w:rsidRDefault="003B5DBC" w:rsidP="00EE499E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="003B5DBC" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:noProof/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13390882" wp14:editId="0E081847">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-326390</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>153035</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="359410" cy="359410"/>
                       <wp:effectExtent l="0" t="0" r="21590" b="21590"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="楕円 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
@@ -267,1003 +156,1187 @@
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:oval w14:anchorId="6E539AB4" id="楕円 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-25.7pt;margin-top:12.05pt;width:28.3pt;height:28.3pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKm1EfmgIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u1DAQfkfiDpbfaTbLFmjUbLVqVYRU&#10;tRVb1GfXsRtLjsfY3j8O0BtwBI4G52BsJ9kVrXhA5MGZ8cx88+OZOT3bdpqshfMKTE3LowklwnBo&#10;lHms6Ze7yzcfKPGBmYZpMKKmO+Hp2fz1q9ONrcQUWtCNcARBjK82tqZtCLYqCs9b0TF/BFYYFEpw&#10;HQvIuseicWyD6J0uppPJu2IDrrEOuPAeby+ykM4TvpSChxspvQhE1xRjC+l06XyIZzE/ZdWjY7ZV&#10;vA+D/UMUHVMGnY5QFywwsnLqGVSnuAMPMhxx6AqQUnGRcsBsyskf2SxbZkXKBYvj7Vgm//9g+fX6&#10;1hHV1HRKiWEdPtGvH99/Pj2RaazNxvoKVZb21vWcRzImupWui39MgWxTPXdjPcU2EI6Xb49PZiVW&#10;naOopxGl2Btb58NHAR2JRE2F1sr6mDGr2PrKh6w9aMVrA5dKa7xnlTbx9KBVE+8SE9tGnGtH1gwf&#10;PGzLmAQ6PNBCLloWMbWcTKLCTouM+llILAiGP02BpFbcYzLOhQllFrWsEdnV8QS/wdkQRXKtDQJG&#10;ZIlBjtg9wKCZQQbsHHOvH01F6uTRePK3wLLxaJE8gwmjcacMuJcANGbVe876Q5FyaWKVHqDZYbs4&#10;yHPkLb9U+HJXzIdb5nBw8LFxGYQbPKSGTU2hpyhpwX176T7qYz+jlJINDmJN/dcVc4IS/clgp5+U&#10;s1mc3MTMjt9PkXGHkodDiVl154BPX+LasTyRUT/ogZQOunvcGYvoFUXMcPRdUx7cwJyHvCBw63Cx&#10;WCQ1nFbLwpVZWh7BY1VjW95t75mzffsG7PtrGIb2WQtn3WhpYLEKIFXq731d+3rjpKfG6bdSXCWH&#10;fNLa7875bwAAAP//AwBQSwMEFAAGAAgAAAAhAPMPcNncAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjsFOwzAQRO9I/IO1SNxaO6GlJWRTAaLiSksOHJ14SaLG6yh20/D3mBMcR/M08/LdbHsx0eg7&#10;xwjJUoEgrp3puEEoP/aLLQgfNBvdOyaEb/KwK66vcp0Zd+EDTcfQiDjCPtMIbQhDJqWvW7LaL91A&#10;HLsvN1odYhwbaUZ9ieO2l6lS99LqjuNDqwd6aak+Hc8WwcyH18/Jbt736lSVD2Vz9zyZN8Tbm/np&#10;EUSgOfzB8Ksf1aGITpU7s/GiR1isk1VEEdJVAiIC6xREhbBVG5BFLv/7Fz8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAiptRH5oCAACDBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA8w9w2dwAAAAHAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:oval>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="00C235BF" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="449" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="00C235BF" w:rsidRDefault="0029044C" w:rsidP="00744E6D">
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00744E6D">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro H" w:eastAsia="小塚ゴシック Pro H" w:hAnsi="小塚ゴシック Pro H"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="62"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="00C235BF" w:rsidRDefault="0029044C" w:rsidP="00744E6D">
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00744E6D">
             <w:pPr>
               <w:spacing w:line="640" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro H" w:eastAsia="小塚ゴシック Pro H" w:hAnsi="小塚ゴシック Pro H"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="62"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7254" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="00744E6D" w:rsidRDefault="0029044C" w:rsidP="00744E6D">
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00744E6D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>（聖泉大学看護学部　学校推薦型選抜　公募制）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00105D4C" w:rsidTr="00D4780B">
+      <w:tr w:rsidR="00105D4C" w:rsidRPr="00B97C89" w:rsidTr="00D4780B">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
           </w:tcPr>
-          <w:p w:rsidR="00105D4C" w:rsidRPr="00C235BF" w:rsidRDefault="00105D4C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00105D4C" w:rsidRPr="00B97C89" w:rsidRDefault="005531BE" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744E6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro H" w:eastAsia="小塚ゴシック Pro H" w:hAnsi="小塚ゴシック Pro H" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D003C5B" wp14:editId="7D182B73">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>0</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-356235</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="461645" cy="537210"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1" name="テキスト ボックス 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="461645" cy="537210"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:noFill/>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w:rsidR="003B5DBC" w:rsidRPr="005531BE" w:rsidRDefault="00A64952" w:rsidP="003B5DBC">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="005531BE">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                      <w:b/>
+                                      <w:sz w:val="32"/>
+                                    </w:rPr>
+                                    <w:t>看</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="2D003C5B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-28.05pt;width:36.35pt;height:42.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSGG8xPgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbvNE1ou7tR09XSpQhp&#10;+ZEWHsBxnMbC8QTbbVKOrYR4CF4BceZ58iKMnW63ghsiB8uT8Xz+5pvP8+uuVmQrjJWgMxqPxpQI&#10;zaGQep3Rjx9Wzy4psY7pginQIqM7Yen14umTedukIoEKVCEMQRBt07bJaOVck0aR5ZWomR1BIzQm&#10;SzA1cxiadVQY1iJ6raJkPJ5FLZiiMcCFtfj3dkjSRcAvS8Hdu7K0whGVUeTmwmrCmvs1WsxZujas&#10;qSQ/0mD/wKJmUuOlJ6hb5hjZGPkXVC25AQulG3GoIyhLyUXoAbuJx390c1+xRoReUBzbnGSy/w+W&#10;v92+N0QWODtKNKtxRP3ha7//0e9/9YdvpD987w+Hfv8TY5J4udrGplh132Cd615A50t967a5A/7J&#10;Eg3Lium1uDEG2kqwAunGvjI6Kx1wrAfJ2zdQ4L1s4yAAdaWpPSCqQxAdx7Y7jUp0jnD8OZnFs8mU&#10;Eo6p6fOLJA6jjFj6UNwY614JqInfZNSgEwI4295Z58mw9OFIIA9KFiupVAjMOl8qQ7YMXbMKX+CP&#10;PZ4fU5q0Gb2aJtOArMHXB0PV0qGrlawzejn23+AzL8ZLXYQjjkk17JGJ0kd1vCCDNK7LOzzoJcuh&#10;2KFOBgb34mvDTQXmCyUtOjej9vOGGUGJeq1R66t4MvFWD8FkepFgYM4z+XmGaY5QGXWUDNulC8/D&#10;66DhBmdSyqDXI5MjV3RkkPH4erzlz+Nw6vGNL34DAAD//wMAUEsDBBQABgAIAAAAIQCmMauD2wAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxYtqlRKAij0ZNNF5b+wMe8ApE&#10;9i1ht4X+e9eTHiczmfmm2C1mUBeeXG8FYbOOQLHUtumlRTh+va+2oJwnaWiwwghXdrArb28Kyhs7&#10;y54vB9+qUCIuJ4TO+zHX2tUdG3JrO7IE72QnQz7IqdXNRHMoN4OOoyjVhnoJCx2N/NZx/X04G4TT&#10;5/yQPM3Vhz9m+8f0lfqsslfE+7vl5RmU58X/heEXP6BDGZgqe5bGqQEhHPEIqyTdgAp2FmegKoR4&#10;m4AuC/0fv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkhhvMT4CAAArBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApjGrg9sAAAAGAQAADwAA&#10;AAAAAAAAAAAAAACYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" stroked="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w:rsidR="003B5DBC" w:rsidRPr="005531BE" w:rsidRDefault="00A64952" w:rsidP="003B5DBC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005531BE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                              <w:t>看</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00105D4C" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:ascii="游ゴシック" w:eastAsia="游ゴシック" w:hAnsi="游ゴシック" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="62"/>
                 <w:szCs w:val="62"/>
               </w:rPr>
               <w:t>推　薦　書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A39" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="003B5DBC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="003B5DBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="449" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="483" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5199" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="002F7A39" w:rsidRDefault="002F7A39" w:rsidP="002F7A39">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro H" w:eastAsia="小塚ゴシック Pro H" w:hAnsi="小塚ゴシック Pro H"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="002F7A39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="62"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00C235BF" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C235BF" w:rsidRPr="00562413" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3633" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>西暦</w:t>
             </w:r>
-            <w:permStart w:id="1779526205" w:edGrp="everyone"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permStart w:id="1814198763" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月　　　日</w:t>
             </w:r>
-            <w:permEnd w:id="1779526205"/>
+            <w:permEnd w:id="1814198763"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10DD2" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="168"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00C235BF" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3633" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00A10DD2" w:rsidRPr="00105D4C" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00A10DD2" w:rsidRPr="00B97C89" w:rsidRDefault="00A10DD2" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C235BF" w:rsidTr="002F7A39">
+      <w:tr w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidTr="002F7A39">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>聖泉大学 学長</w:t>
             </w:r>
-            <w:r w:rsidR="00A10DD2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A10DD2" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB0E4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>様</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="001A613C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="001A613C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="00105D4C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00105D4C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3068" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00105D4C" w:rsidRDefault="002F7A39" w:rsidP="001A613C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="001A613C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1E2C" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="007E1E2C" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:noProof/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:noProof/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00744E6D" w:rsidRDefault="00843CB1" w:rsidP="00105D4C">
-[...1 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="200"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00843CB1" w:rsidP="00105D4C">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="196"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC1B9D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:noProof/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="693A2569" wp14:editId="76BA27F3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2619375</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>374650</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="647700" cy="638175"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                       <wp:wrapNone/>
                       <wp:docPr id="217" name="テキスト ボックス 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1372,2252 +1445,2398 @@
                             </w:r>
                             <w:r w:rsidRPr="00F974FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
                                 <w:color w:val="DDDDDD"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F974FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="小塚ゴシック Pro EL" w:eastAsia="小塚ゴシック Pro EL" w:hAnsi="小塚ゴシック Pro EL" w:hint="eastAsia"/>
                                 <w:color w:val="DDDDDD"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>印</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00C235BF" w:rsidRPr="00744E6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="00C235BF" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>学校名</w:t>
             </w:r>
-            <w:permStart w:id="1965820043" w:edGrp="everyone"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permStart w:id="1137258083" w:edGrp="everyone"/>
+            <w:r w:rsidR="00C235BF" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
-            <w:permEnd w:id="1965820043"/>
+            <w:permEnd w:id="1137258083"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1E2C" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="007E1E2C" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00105D4C">
-[...1 lines deleted...]
-              <w:ind w:firstLineChars="100" w:firstLine="240"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00105D4C">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="235"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>校長名</w:t>
             </w:r>
-            <w:permStart w:id="1574719842" w:edGrp="everyone"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permStart w:id="1794196897" w:edGrp="everyone"/>
+            <w:r w:rsidR="00DE11FA" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
-            <w:permEnd w:id="1574719842"/>
+            <w:permEnd w:id="1794196897"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1E2C" w:rsidTr="00105D4C">
+      <w:tr w:rsidR="007E1E2C" w:rsidRPr="00B97C89" w:rsidTr="00105D4C">
         <w:trPr>
           <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003C2E2C" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="003C2E2C">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1E2C" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="007E1E2C" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="003A0B99" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029044C" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029044C" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0029044C" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0029044C" w:rsidRPr="003A0B99" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A39" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="1371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="002F7A39" w:rsidRDefault="002F7A39" w:rsidP="00A10DD2">
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00A10DD2">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F7A39">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="31"/>
                 <w:szCs w:val="31"/>
               </w:rPr>
               <w:t>下記の生徒は、貴学への入学を強く志望し、出願資格を満たす者と認めますので推薦します。</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E1E2C" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="007E1E2C" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="588" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="235" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="565" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="615" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A39" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00BB7147" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1014519668" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permStart w:id="1496845538" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ふりがな</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="001A613C" w:rsidRDefault="002F7A39" w:rsidP="007E1E2C">
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="007E1E2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="00DB6CD4" w:rsidRDefault="002F7A39" w:rsidP="002F7A39">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro EL" w:eastAsia="小塚ゴシック Pro EL" w:hAnsi="小塚ゴシック Pro EL"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="002F7A39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3868" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="001A613C" w:rsidRDefault="002F7A39" w:rsidP="002F7A39">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="002F7A39">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>西暦</w:t>
             </w:r>
-            <w:permStart w:id="1646751046" w:edGrp="everyone"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permStart w:id="1850893544" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　　　月　　　　</w:t>
             </w:r>
-            <w:permEnd w:id="1646751046"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permEnd w:id="1850893544"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A39" w:rsidTr="00A10DD2">
+      <w:tr w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="001A613C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="613680995" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1496845538"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>氏　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="001A613C" w:rsidRDefault="002F7A39" w:rsidP="007E1E2C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="007E1E2C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="001A613C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3868" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F7A39" w:rsidRPr="001A613C" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+          <w:p w:rsidR="002F7A39" w:rsidRPr="00B97C89" w:rsidRDefault="002F7A39" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="1285822370"/>
-      <w:tr w:rsidR="00C235BF" w:rsidTr="00A10DD2">
+      <w:permEnd w:id="613680995"/>
+      <w:tr w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidTr="00A10DD2">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00EE499E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>卒業年月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRPr="001A613C" w:rsidRDefault="00C235BF" w:rsidP="007359B1">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="007359B1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　西暦</w:t>
             </w:r>
-            <w:permStart w:id="2004632746" w:edGrp="everyone"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:permStart w:id="140606041" w:edGrp="everyone"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　年　　　月</w:t>
             </w:r>
-            <w:r w:rsidR="0029044C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="0029044C" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　卒業見込み</w:t>
             </w:r>
-            <w:r w:rsidR="00216E3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="00216E3E" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00A10DD2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A10DD2" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">・　</w:t>
             </w:r>
-            <w:r w:rsidR="00216E3E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="00216E3E" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>卒業</w:t>
             </w:r>
-            <w:r w:rsidR="00DE11FA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DE11FA" w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:permEnd w:id="2004632746"/>
+            <w:permEnd w:id="140606041"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0029044C" w:rsidRDefault="0029044C"/>
+    <w:p w:rsidR="0029044C" w:rsidRPr="00B97C89" w:rsidRDefault="0029044C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C235BF" w:rsidTr="002F7A39">
+      <w:tr w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidTr="002F7A39">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRDefault="008F026F" w:rsidP="0029044C">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="008F026F" w:rsidP="0029044C">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>本大学のアドミッション・ポリシーに対応する志願者本人の学習歴や活動歴を踏まえた学力の三要素に関する</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F026F" w:rsidRPr="00C235BF" w:rsidRDefault="008F026F" w:rsidP="0029044C">
+          <w:p w:rsidR="008F026F" w:rsidRPr="00B97C89" w:rsidRDefault="008F026F" w:rsidP="0029044C">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="小塚ゴシック Pro R" w:eastAsia="小塚ゴシック Pro R" w:hAnsi="小塚ゴシック Pro R" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00B97C89">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>評価について、調査書の記載事項以外に記載すべき事項がある場合は記載してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C235BF" w:rsidTr="008F026F">
+      <w:tr w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidTr="008F026F">
         <w:trPr>
           <w:trHeight w:val="3061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:id="969551165" w:edGrp="everyone" w:colFirst="0" w:colLast="0"/>
+          </w:p>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00C235BF" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008F026F" w:rsidRDefault="008F026F" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008F026F" w:rsidRPr="00B97C89" w:rsidRDefault="008F026F" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00105D4C" w:rsidRDefault="00105D4C" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00105D4C" w:rsidRPr="00B97C89" w:rsidRDefault="00105D4C" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="008F026F" w:rsidRDefault="008F026F" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008F026F" w:rsidRPr="00B97C89" w:rsidRDefault="008F026F" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00105D4C" w:rsidRDefault="00105D4C" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00105D4C" w:rsidRPr="00B97C89" w:rsidRDefault="00105D4C" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00C235BF" w:rsidRPr="00B81332" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C235BF" w:rsidRPr="00B97C89" w:rsidRDefault="00C235BF" w:rsidP="00B81332">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+                <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="371202683"/>
+      <w:permEnd w:id="969551165"/>
     </w:tbl>
-    <w:p w:rsidR="00BE4BC1" w:rsidRDefault="00BE4BC1"/>
-    <w:sectPr w:rsidR="00BE4BC1" w:rsidSect="00C235BF">
+    <w:p w:rsidR="00BE4BC1" w:rsidRPr="00B97C89" w:rsidRDefault="00BE4BC1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00BE4BC1" w:rsidRPr="00B97C89" w:rsidSect="00C235BF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1077" w:bottom="567" w:left="1077" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00312036" w:rsidRDefault="00312036" w:rsidP="00312036">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00312036" w:rsidRDefault="00312036" w:rsidP="00312036">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId1" w:subsetted="1" w:fontKey="{2607D62A-A7B8-42FE-B57B-CE8EC219CE3B}"/>
   </w:font>
-  <w:font w:name="小塚ゴシック Pro R">
+  <w:font w:name="游ゴシック">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{C5BD4DC4-2404-4A70-98BA-A11F9AAF3581}"/>
+  </w:font>
+  <w:font w:name="小塚ゴシック Pro EL">
+    <w:panose1 w:val="020B0200000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000283" w:usb1="2AC71C11" w:usb2="00000012" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="小塚ゴシック Pro H">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0200000000000000"/>
+  <w:font w:name="小塚ゴシック Pro R">
+    <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000283" w:usb1="2AC71C11" w:usb2="00000012" w:usb3="00000000" w:csb0="00020005" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00312036" w:rsidRDefault="00312036" w:rsidP="00312036">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00312036" w:rsidRDefault="00312036" w:rsidP="00312036">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="104"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gt06nPuWckRMzc6VICzYnbPYAkVieOy1ecUiO8lGoRdEvq3LGMZ+1f671aYsWD359LHZvLAjsVpL+AOpj/kROQ==" w:salt="3lzdJ+yLP2E+aXO5tBH75Q=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="IYQAZwtR7rsCNPYroywloUfVnV3zbk4NOE4ap95rOs29QtnejVAkKLyjFp2KiMvo4F+43Xcgvcw06dVfH3WC2Q==" w:salt="N+to3DHXzNBIgo1FSR1I9w=="/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE499E"/>
     <w:rsid w:val="00105D4C"/>
     <w:rsid w:val="001A613C"/>
     <w:rsid w:val="001E521B"/>
     <w:rsid w:val="001F50D7"/>
     <w:rsid w:val="00216E3E"/>
     <w:rsid w:val="0029044C"/>
     <w:rsid w:val="002D538C"/>
     <w:rsid w:val="002F7A39"/>
     <w:rsid w:val="00305810"/>
     <w:rsid w:val="00312036"/>
     <w:rsid w:val="003A0B99"/>
     <w:rsid w:val="003B5DBC"/>
     <w:rsid w:val="003C2E2C"/>
     <w:rsid w:val="005102B0"/>
+    <w:rsid w:val="005531BE"/>
     <w:rsid w:val="00562413"/>
     <w:rsid w:val="006B0B55"/>
     <w:rsid w:val="007359B1"/>
     <w:rsid w:val="00744E6D"/>
     <w:rsid w:val="007E1E2C"/>
     <w:rsid w:val="00843CB1"/>
     <w:rsid w:val="008F026F"/>
     <w:rsid w:val="00A00942"/>
     <w:rsid w:val="00A10DD2"/>
     <w:rsid w:val="00A40CC6"/>
     <w:rsid w:val="00A64952"/>
     <w:rsid w:val="00B81332"/>
+    <w:rsid w:val="00B97C89"/>
     <w:rsid w:val="00BB7147"/>
     <w:rsid w:val="00BE4BC1"/>
     <w:rsid w:val="00BF523C"/>
     <w:rsid w:val="00C05FBE"/>
     <w:rsid w:val="00C235BF"/>
     <w:rsid w:val="00CC1B9D"/>
     <w:rsid w:val="00DB6CD4"/>
     <w:rsid w:val="00DE11FA"/>
     <w:rsid w:val="00EE499E"/>
     <w:rsid w:val="00F974FD"/>
     <w:rsid w:val="00FB0E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1320BEA2"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4163,50 +4382,54 @@
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00312036"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>