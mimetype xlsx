--- v0 (2026-03-14)
+++ v1 (2026-04-28)
@@ -1,458 +1,391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EBC56CD4-D91D-4F34-BBC9-0808165FD398}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C7C178B-D218-49E2-A8CA-8C0B5DEEF0C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="様式1-1" sheetId="6" r:id="rId1"/>
+    <sheet name="様式1-1" sheetId="8" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="28">
-[...25 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="34">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>日本私立学校振興・共済事業団</t>
-[...37 lines deleted...]
-  <si>
     <t>－</t>
-    <phoneticPr fontId="2"/>
-[...40 lines deleted...]
-    <t>寄付金の額</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>金</t>
     <rPh sb="0" eb="1">
       <t>キン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>２</t>
+    <t>（様式１－１）</t>
+    <rPh sb="1" eb="3">
+      <t>ヨウシキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>寄付申込書</t>
+    <rPh sb="0" eb="5">
+      <t>キフモウシコミショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">
+　私立学校法第３条に規定する学校法人が設置する学校教育法第１条に規定する学校（就学前の子どもに関する教育、保育等の総合的な提供の推進に関する法律第２条第７項に規定する幼保連携型認定こども園を含む。）及び学校法人（私立学校法第１５２条第５項の準学校法人を含む。）が設置する専修学校の教育若しくは研究に必要な費用又は基金に充てるために、下記のとおり寄付を申し込みます。
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>日本私立学校振興・共済事業団　理事長　殿</t>
+    <rPh sb="0" eb="6">
+      <t>ニホンシリツガッコウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シンコウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キョウサイ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ジギョウダン</t>
+    </rPh>
+    <rPh sb="15" eb="18">
+      <t>リジチョウ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ドノ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="4">
+      <t>デンワバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>寄付金の額</t>
+    <rPh sb="0" eb="3">
+      <t>キフキン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>指定学校法人名</t>
+    <rPh sb="0" eb="7">
+      <t>シテイガッコウホウジンメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>確認事項</t>
+    <rPh sb="0" eb="4">
+      <t>カクニンジコウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>１．</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>２．</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>３．</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>４．</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>学校法人</t>
+    <rPh sb="0" eb="4">
+      <t>ガッコウホウジン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（注）学校法人を経由してご提出ください</t>
+    <rPh sb="1" eb="2">
+      <t>チュウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ガッコウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ケイユ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>郵便番号</t>
+    <rPh sb="0" eb="4">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>寄付者名
+（社名）</t>
+    <rPh sb="0" eb="4">
+      <t>キフシャメイ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シャメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>代表者名</t>
+    <rPh sb="0" eb="4">
+      <t>ダイヒョウシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>当該寄付により、寄付によって設けられた設備を専属的に利用することその他特別の利益を受けることがありません。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t xml:space="preserve">・
+</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>税制上の不当な軽減を企図したものではありません。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>子弟等の入学に関するものではありません。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>反社会的勢力※との関係がなく、かつ将来にわたり関係を持たないことを表明します。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>※暴力、威力と詐欺的手法を駆使して経済的利益を追求する集団又は個人。</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>寄付金払込期日</t>
-    <phoneticPr fontId="2"/>
-[...8 lines deleted...]
-      <t>ガッコウ</t>
+    <rPh sb="0" eb="3">
+      <t>キフキン</t>
     </rPh>
-    <rPh sb="4" eb="6">
-      <t>ホウジン</t>
+    <rPh sb="3" eb="5">
+      <t>ハライコミ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>キジツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>４</t>
-[...16 lines deleted...]
-      <t>ゼイセイジョウ</t>
+    <t>役員と指定先学校法人の理事が同一の場合、当該寄付について、所定の手続き（役員会決議など）を経ています。</t>
+    <rPh sb="0" eb="2">
+      <t>ヤクイン</t>
     </rPh>
-    <rPh sb="65" eb="67">
-      <t>フトウ</t>
+    <rPh sb="3" eb="6">
+      <t>シテイサキ</t>
     </rPh>
-    <rPh sb="68" eb="70">
-      <t>ケイゲン</t>
+    <rPh sb="6" eb="10">
+      <t>ガッコウホウジン</t>
     </rPh>
-    <rPh sb="71" eb="73">
-      <t>キト</t>
+    <rPh sb="11" eb="13">
+      <t>リジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...12 lines deleted...]
-      <t>リ</t>
+    <rPh sb="14" eb="16">
+      <t>ドウイツ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-      <t>コト</t>
+    <rPh sb="17" eb="19">
+      <t>バアイ</t>
     </rPh>
-    <rPh sb="6" eb="7">
-      <t>チョウ</t>
+    <rPh sb="20" eb="24">
+      <t>トウガイキフ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...4 lines deleted...]
-      <t>シュウガクマエ</t>
+    <rPh sb="29" eb="31">
+      <t>ショテイ</t>
     </rPh>
-    <rPh sb="43" eb="44">
-      <t>コ</t>
+    <rPh sb="32" eb="34">
+      <t>テツヅ</t>
     </rPh>
-    <rPh sb="47" eb="48">
-[...57 lines deleted...]
-      <t>フク</t>
+    <rPh sb="45" eb="46">
+      <t>ヘ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="8">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
       <sz val="16"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
+      <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color theme="3"/>
+      <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...6 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -514,185 +447,250 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-[...20 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="14"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF8F8F8"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF8F8F8"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFF8F8F8"/>
+      <color rgb="FFCCECFF"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="mu">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -953,1422 +951,5869 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:P41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:DO91"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="1.44140625" defaultRowHeight="9" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.25" style="1" customWidth="1"/>
-[...574 lines deleted...]
-    <col min="16143" max="16384" width="9" style="1"/>
+    <col min="1" max="16384" width="1.44140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="19.5" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="AK1" s="38"/>
+      <c r="AL1" s="38"/>
+      <c r="AM1" s="38"/>
+      <c r="AN1" s="38"/>
+      <c r="AO1" s="38"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="38"/>
+      <c r="AT1" s="38"/>
+      <c r="AU1" s="38"/>
+      <c r="AV1" s="37"/>
+      <c r="AW1" s="37"/>
+      <c r="AX1" s="37"/>
+      <c r="AY1" s="38"/>
+      <c r="AZ1" s="38"/>
+      <c r="BA1" s="38"/>
+      <c r="BB1" s="37"/>
+      <c r="BC1" s="37"/>
+      <c r="BD1" s="37"/>
+      <c r="BE1" s="38"/>
+      <c r="BF1" s="38"/>
+      <c r="BG1" s="38"/>
+    </row>
+    <row r="2" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
+      <c r="AR2" s="37"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="37"/>
+      <c r="AX2" s="37"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
+      <c r="BB2" s="37"/>
+      <c r="BC2" s="37"/>
+      <c r="BD2" s="37"/>
+      <c r="BE2" s="38"/>
+      <c r="BF2" s="38"/>
+      <c r="BG2" s="38"/>
+    </row>
+    <row r="3" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="34"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="38"/>
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="37"/>
+      <c r="AQ3" s="37"/>
+      <c r="AR3" s="37"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="37"/>
+      <c r="AW3" s="37"/>
+      <c r="AX3" s="37"/>
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="37"/>
+      <c r="BC3" s="37"/>
+      <c r="BD3" s="37"/>
+      <c r="BE3" s="38"/>
+      <c r="BF3" s="38"/>
+      <c r="BG3" s="38"/>
+    </row>
+    <row r="4" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AK4" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL4" s="38"/>
+      <c r="AM4" s="38"/>
+      <c r="AN4" s="38"/>
+      <c r="AO4" s="38"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...31 lines deleted...]
-      <c r="B3" s="39" t="s">
+      <c r="AT4" s="38"/>
+      <c r="AU4" s="38"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="52"/>
+      <c r="AY4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="39"/>
-[...30 lines deleted...]
-      <c r="B5" s="40" t="s">
+      <c r="AZ4" s="38"/>
+      <c r="BA4" s="38"/>
+      <c r="BB4" s="52"/>
+      <c r="BC4" s="52"/>
+      <c r="BD4" s="52"/>
+      <c r="BE4" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="BF4" s="38"/>
+      <c r="BG4" s="38"/>
+    </row>
+    <row r="5" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="26"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="26"/>
+      <c r="AB5" s="26"/>
+      <c r="AC5" s="26"/>
+      <c r="AD5" s="26"/>
+      <c r="AE5" s="26"/>
+      <c r="AF5" s="26"/>
+      <c r="AG5" s="26"/>
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="26"/>
+      <c r="AJ5" s="26"/>
+      <c r="AK5" s="38"/>
+      <c r="AL5" s="38"/>
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="38"/>
+      <c r="AO5" s="38"/>
+      <c r="AP5" s="52"/>
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="38"/>
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="52"/>
+      <c r="AW5" s="52"/>
+      <c r="AX5" s="52"/>
+      <c r="AY5" s="38"/>
+      <c r="AZ5" s="38"/>
+      <c r="BA5" s="38"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="38"/>
+      <c r="BF5" s="38"/>
+      <c r="BG5" s="38"/>
+    </row>
+    <row r="6" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="38"/>
+      <c r="AL6" s="38"/>
+      <c r="AM6" s="38"/>
+      <c r="AN6" s="38"/>
+      <c r="AO6" s="38"/>
+      <c r="AP6" s="52"/>
+      <c r="AQ6" s="52"/>
+      <c r="AR6" s="52"/>
+      <c r="AS6" s="38"/>
+      <c r="AT6" s="38"/>
+      <c r="AU6" s="38"/>
+      <c r="AV6" s="52"/>
+      <c r="AW6" s="52"/>
+      <c r="AX6" s="52"/>
+      <c r="AY6" s="38"/>
+      <c r="AZ6" s="38"/>
+      <c r="BA6" s="38"/>
+      <c r="BB6" s="52"/>
+      <c r="BC6" s="52"/>
+      <c r="BD6" s="52"/>
+      <c r="BE6" s="38"/>
+      <c r="BF6" s="38"/>
+      <c r="BG6" s="38"/>
+    </row>
+    <row r="7" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="26"/>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="26"/>
+      <c r="U7" s="26"/>
+      <c r="V7" s="26"/>
+      <c r="W7" s="26"/>
+      <c r="X7" s="26"/>
+      <c r="Y7" s="26"/>
+      <c r="Z7" s="26"/>
+      <c r="AA7" s="26"/>
+      <c r="AB7" s="26"/>
+      <c r="AC7" s="26"/>
+      <c r="AD7" s="26"/>
+      <c r="AE7" s="26"/>
+      <c r="AF7" s="26"/>
+      <c r="AG7" s="26"/>
+      <c r="AH7" s="26"/>
+      <c r="AI7" s="26"/>
+      <c r="AJ7" s="26"/>
+      <c r="AK7" s="26"/>
+      <c r="AL7" s="26"/>
+      <c r="AM7" s="26"/>
+      <c r="AN7" s="26"/>
+      <c r="AO7" s="26"/>
+      <c r="AP7" s="26"/>
+      <c r="AQ7" s="26"/>
+      <c r="AR7" s="26"/>
+      <c r="AS7" s="26"/>
+      <c r="AT7" s="26"/>
+      <c r="AU7" s="26"/>
+      <c r="AV7" s="26"/>
+      <c r="AW7" s="26"/>
+      <c r="AX7" s="26"/>
+      <c r="AY7" s="26"/>
+      <c r="AZ7" s="26"/>
+      <c r="BA7" s="26"/>
+      <c r="BB7" s="26"/>
+      <c r="BC7" s="26"/>
+      <c r="BD7" s="26"/>
+      <c r="BE7" s="26"/>
+      <c r="BF7" s="26"/>
+      <c r="BG7" s="26"/>
+    </row>
+    <row r="8" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="51"/>
+      <c r="W8" s="51"/>
+      <c r="X8" s="51"/>
+      <c r="Y8" s="51"/>
+      <c r="Z8" s="51"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="51"/>
+      <c r="AC8" s="51"/>
+      <c r="AD8" s="51"/>
+      <c r="AE8" s="51"/>
+      <c r="AF8" s="51"/>
+      <c r="AG8" s="51"/>
+      <c r="AH8" s="51"/>
+      <c r="AI8" s="51"/>
+      <c r="AJ8" s="51"/>
+      <c r="AK8" s="51"/>
+      <c r="AL8" s="51"/>
+      <c r="AM8" s="51"/>
+      <c r="AN8" s="51"/>
+      <c r="AO8" s="51"/>
+      <c r="AP8" s="51"/>
+      <c r="AQ8" s="51"/>
+      <c r="AR8" s="51"/>
+      <c r="AS8" s="51"/>
+      <c r="AT8" s="51"/>
+      <c r="AU8" s="51"/>
+      <c r="AV8" s="51"/>
+      <c r="AW8" s="51"/>
+      <c r="AX8" s="51"/>
+      <c r="AY8" s="51"/>
+      <c r="AZ8" s="51"/>
+      <c r="BA8" s="51"/>
+      <c r="BB8" s="51"/>
+      <c r="BC8" s="51"/>
+      <c r="BD8" s="51"/>
+      <c r="BE8" s="51"/>
+      <c r="BF8" s="51"/>
+      <c r="BG8" s="51"/>
+    </row>
+    <row r="9" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="51"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="51"/>
+      <c r="N9" s="51"/>
+      <c r="O9" s="51"/>
+      <c r="P9" s="51"/>
+      <c r="Q9" s="51"/>
+      <c r="R9" s="51"/>
+      <c r="S9" s="51"/>
+      <c r="T9" s="51"/>
+      <c r="U9" s="51"/>
+      <c r="V9" s="51"/>
+      <c r="W9" s="51"/>
+      <c r="X9" s="51"/>
+      <c r="Y9" s="51"/>
+      <c r="Z9" s="51"/>
+      <c r="AA9" s="51"/>
+      <c r="AB9" s="51"/>
+      <c r="AC9" s="51"/>
+      <c r="AD9" s="51"/>
+      <c r="AE9" s="51"/>
+      <c r="AF9" s="51"/>
+      <c r="AG9" s="51"/>
+      <c r="AH9" s="51"/>
+      <c r="AI9" s="51"/>
+      <c r="AJ9" s="51"/>
+      <c r="AK9" s="51"/>
+      <c r="AL9" s="51"/>
+      <c r="AM9" s="51"/>
+      <c r="AN9" s="51"/>
+      <c r="AO9" s="51"/>
+      <c r="AP9" s="51"/>
+      <c r="AQ9" s="51"/>
+      <c r="AR9" s="51"/>
+      <c r="AS9" s="51"/>
+      <c r="AT9" s="51"/>
+      <c r="AU9" s="51"/>
+      <c r="AV9" s="51"/>
+      <c r="AW9" s="51"/>
+      <c r="AX9" s="51"/>
+      <c r="AY9" s="51"/>
+      <c r="AZ9" s="51"/>
+      <c r="BA9" s="51"/>
+      <c r="BB9" s="51"/>
+      <c r="BC9" s="51"/>
+      <c r="BD9" s="51"/>
+      <c r="BE9" s="51"/>
+      <c r="BF9" s="51"/>
+      <c r="BG9" s="51"/>
+    </row>
+    <row r="10" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="51"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="51"/>
+      <c r="O10" s="51"/>
+      <c r="P10" s="51"/>
+      <c r="Q10" s="51"/>
+      <c r="R10" s="51"/>
+      <c r="S10" s="51"/>
+      <c r="T10" s="51"/>
+      <c r="U10" s="51"/>
+      <c r="V10" s="51"/>
+      <c r="W10" s="51"/>
+      <c r="X10" s="51"/>
+      <c r="Y10" s="51"/>
+      <c r="Z10" s="51"/>
+      <c r="AA10" s="51"/>
+      <c r="AB10" s="51"/>
+      <c r="AC10" s="51"/>
+      <c r="AD10" s="51"/>
+      <c r="AE10" s="51"/>
+      <c r="AF10" s="51"/>
+      <c r="AG10" s="51"/>
+      <c r="AH10" s="51"/>
+      <c r="AI10" s="51"/>
+      <c r="AJ10" s="51"/>
+      <c r="AK10" s="51"/>
+      <c r="AL10" s="51"/>
+      <c r="AM10" s="51"/>
+      <c r="AN10" s="51"/>
+      <c r="AO10" s="51"/>
+      <c r="AP10" s="51"/>
+      <c r="AQ10" s="51"/>
+      <c r="AR10" s="51"/>
+      <c r="AS10" s="51"/>
+      <c r="AT10" s="51"/>
+      <c r="AU10" s="51"/>
+      <c r="AV10" s="51"/>
+      <c r="AW10" s="51"/>
+      <c r="AX10" s="51"/>
+      <c r="AY10" s="51"/>
+      <c r="AZ10" s="51"/>
+      <c r="BA10" s="51"/>
+      <c r="BB10" s="51"/>
+      <c r="BC10" s="51"/>
+      <c r="BD10" s="51"/>
+      <c r="BE10" s="51"/>
+      <c r="BF10" s="51"/>
+      <c r="BG10" s="51"/>
+    </row>
+    <row r="11" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AK11" s="25"/>
+      <c r="AL11" s="25"/>
+      <c r="AM11" s="25"/>
+      <c r="AN11" s="25"/>
+      <c r="AO11" s="25"/>
+      <c r="AP11" s="24"/>
+      <c r="AQ11" s="24"/>
+      <c r="AR11" s="24"/>
+      <c r="AS11" s="25"/>
+      <c r="AT11" s="25"/>
+      <c r="AU11" s="25"/>
+      <c r="AV11" s="24"/>
+      <c r="AW11" s="24"/>
+      <c r="AX11" s="24"/>
+      <c r="AY11" s="25"/>
+      <c r="AZ11" s="25"/>
+      <c r="BA11" s="25"/>
+      <c r="BB11" s="24"/>
+      <c r="BC11" s="24"/>
+      <c r="BD11" s="24"/>
+      <c r="BE11" s="25"/>
+      <c r="BF11" s="25"/>
+      <c r="BG11" s="25"/>
+    </row>
+    <row r="13" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="32"/>
+      <c r="O13" s="32"/>
+      <c r="P13" s="32"/>
+      <c r="Q13" s="32"/>
+      <c r="R13" s="32"/>
+      <c r="S13" s="32"/>
+      <c r="T13" s="32"/>
+      <c r="U13" s="32"/>
+      <c r="V13" s="32"/>
+      <c r="W13" s="32"/>
+      <c r="X13" s="32"/>
+      <c r="Y13" s="32"/>
+      <c r="Z13" s="32"/>
+      <c r="AA13" s="32"/>
+      <c r="AB13" s="32"/>
+      <c r="AC13" s="32"/>
+      <c r="AD13" s="32"/>
+      <c r="AE13" s="32"/>
+    </row>
+    <row r="14" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="32"/>
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="32"/>
+      <c r="N14" s="32"/>
+      <c r="O14" s="32"/>
+      <c r="P14" s="32"/>
+      <c r="Q14" s="32"/>
+      <c r="R14" s="32"/>
+      <c r="S14" s="32"/>
+      <c r="T14" s="32"/>
+      <c r="U14" s="32"/>
+      <c r="V14" s="32"/>
+      <c r="W14" s="32"/>
+      <c r="X14" s="32"/>
+      <c r="Y14" s="32"/>
+      <c r="Z14" s="32"/>
+      <c r="AA14" s="32"/>
+      <c r="AB14" s="32"/>
+      <c r="AC14" s="32"/>
+      <c r="AD14" s="32"/>
+      <c r="AE14" s="32"/>
+    </row>
+    <row r="15" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="32"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="32"/>
+      <c r="P15" s="32"/>
+      <c r="Q15" s="32"/>
+      <c r="R15" s="32"/>
+      <c r="S15" s="32"/>
+      <c r="T15" s="32"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="32"/>
+      <c r="W15" s="32"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32"/>
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="32"/>
+      <c r="AE15" s="32"/>
+    </row>
+    <row r="16" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+      <c r="S16" s="27"/>
+      <c r="T16" s="27"/>
+      <c r="U16" s="27"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="27"/>
+      <c r="X16" s="27"/>
+      <c r="Y16" s="27"/>
+      <c r="Z16" s="27"/>
+      <c r="AA16" s="27"/>
+      <c r="AB16" s="27"/>
+      <c r="AC16" s="27"/>
+      <c r="AD16" s="27"/>
+      <c r="AE16" s="27"/>
+    </row>
+    <row r="17" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="27"/>
+      <c r="L17" s="27"/>
+      <c r="M17" s="27"/>
+      <c r="N17" s="27"/>
+      <c r="O17" s="27"/>
+      <c r="P17" s="27"/>
+      <c r="Q17" s="27"/>
+      <c r="R17" s="27"/>
+      <c r="S17" s="27"/>
+      <c r="T17" s="27"/>
+      <c r="U17" s="27"/>
+      <c r="V17" s="27"/>
+      <c r="W17" s="27"/>
+      <c r="X17" s="27"/>
+      <c r="Y17" s="27"/>
+      <c r="Z17" s="27"/>
+      <c r="AA17" s="27"/>
+      <c r="AB17" s="27"/>
+      <c r="AC17" s="27"/>
+      <c r="AD17" s="27"/>
+      <c r="AE17" s="27"/>
+    </row>
+    <row r="18" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="34"/>
+      <c r="J18" s="34"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="34"/>
+      <c r="M18" s="34"/>
+      <c r="N18" s="34"/>
+      <c r="O18" s="34"/>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="34"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="35"/>
+      <c r="U18" s="35"/>
+      <c r="V18" s="35"/>
+      <c r="W18" s="35"/>
+      <c r="X18" s="35"/>
+      <c r="Y18" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z18" s="38"/>
+      <c r="AA18" s="35"/>
+      <c r="AB18" s="35"/>
+      <c r="AC18" s="35"/>
+      <c r="AD18" s="35"/>
+      <c r="AE18" s="35"/>
+      <c r="AF18" s="35"/>
+      <c r="AG18" s="35"/>
+    </row>
+    <row r="19" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="35"/>
+      <c r="U19" s="35"/>
+      <c r="V19" s="35"/>
+      <c r="W19" s="35"/>
+      <c r="X19" s="35"/>
+      <c r="Y19" s="38"/>
+      <c r="Z19" s="38"/>
+      <c r="AA19" s="35"/>
+      <c r="AB19" s="35"/>
+      <c r="AC19" s="35"/>
+      <c r="AD19" s="35"/>
+      <c r="AE19" s="35"/>
+      <c r="AF19" s="35"/>
+      <c r="AG19" s="35"/>
+    </row>
+    <row r="20" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="M20" s="15"/>
+      <c r="N20" s="15"/>
+      <c r="O20" s="15"/>
+      <c r="P20" s="15"/>
+      <c r="Q20" s="15"/>
+      <c r="R20" s="15"/>
+      <c r="S20" s="15"/>
+      <c r="T20" s="15"/>
+      <c r="U20" s="15"/>
+      <c r="V20" s="15"/>
+      <c r="W20" s="15"/>
+      <c r="X20" s="15"/>
+      <c r="Y20" s="15"/>
+      <c r="Z20" s="15"/>
+      <c r="AA20" s="15"/>
+    </row>
+    <row r="21" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H21" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="34"/>
+      <c r="M21" s="34"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="T21" s="33"/>
+      <c r="U21" s="33"/>
+      <c r="V21" s="33"/>
+      <c r="W21" s="33"/>
+      <c r="X21" s="33"/>
+      <c r="Y21" s="33"/>
+      <c r="Z21" s="33"/>
+      <c r="AA21" s="33"/>
+      <c r="AB21" s="33"/>
+      <c r="AC21" s="33"/>
+      <c r="AD21" s="33"/>
+      <c r="AE21" s="33"/>
+      <c r="AF21" s="33"/>
+      <c r="AG21" s="33"/>
+      <c r="AH21" s="33"/>
+      <c r="AI21" s="33"/>
+      <c r="AJ21" s="33"/>
+      <c r="AK21" s="33"/>
+      <c r="AL21" s="33"/>
+      <c r="AM21" s="33"/>
+      <c r="AN21" s="33"/>
+      <c r="AO21" s="33"/>
+      <c r="AP21" s="33"/>
+      <c r="AQ21" s="33"/>
+      <c r="AR21" s="33"/>
+      <c r="AS21" s="33"/>
+      <c r="AT21" s="33"/>
+      <c r="AU21" s="33"/>
+      <c r="AV21" s="33"/>
+      <c r="AW21" s="33"/>
+      <c r="AX21" s="33"/>
+      <c r="AY21" s="33"/>
+      <c r="AZ21" s="33"/>
+      <c r="BA21" s="33"/>
+      <c r="BB21" s="33"/>
+    </row>
+    <row r="22" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H22" s="34"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="34"/>
+      <c r="K22" s="34"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="34"/>
+      <c r="N22" s="34"/>
+      <c r="O22" s="34"/>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="34"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="33"/>
+      <c r="U22" s="33"/>
+      <c r="V22" s="33"/>
+      <c r="W22" s="33"/>
+      <c r="X22" s="33"/>
+      <c r="Y22" s="33"/>
+      <c r="Z22" s="33"/>
+      <c r="AA22" s="33"/>
+      <c r="AB22" s="33"/>
+      <c r="AC22" s="33"/>
+      <c r="AD22" s="33"/>
+      <c r="AE22" s="33"/>
+      <c r="AF22" s="33"/>
+      <c r="AG22" s="33"/>
+      <c r="AH22" s="33"/>
+      <c r="AI22" s="33"/>
+      <c r="AJ22" s="33"/>
+      <c r="AK22" s="33"/>
+      <c r="AL22" s="33"/>
+      <c r="AM22" s="33"/>
+      <c r="AN22" s="33"/>
+      <c r="AO22" s="33"/>
+      <c r="AP22" s="33"/>
+      <c r="AQ22" s="33"/>
+      <c r="AR22" s="33"/>
+      <c r="AS22" s="33"/>
+      <c r="AT22" s="33"/>
+      <c r="AU22" s="33"/>
+      <c r="AV22" s="33"/>
+      <c r="AW22" s="33"/>
+      <c r="AX22" s="33"/>
+      <c r="AY22" s="33"/>
+      <c r="AZ22" s="33"/>
+      <c r="BA22" s="33"/>
+      <c r="BB22" s="33"/>
+      <c r="BC22" s="17"/>
+      <c r="BD22" s="17"/>
+      <c r="BE22" s="17"/>
+      <c r="BF22" s="17"/>
+      <c r="BG22" s="17"/>
+    </row>
+    <row r="23" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H23" s="34"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="34"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="34"/>
+      <c r="M23" s="34"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="34"/>
+      <c r="S23" s="17"/>
+      <c r="T23" s="33"/>
+      <c r="U23" s="33"/>
+      <c r="V23" s="33"/>
+      <c r="W23" s="33"/>
+      <c r="X23" s="33"/>
+      <c r="Y23" s="33"/>
+      <c r="Z23" s="33"/>
+      <c r="AA23" s="33"/>
+      <c r="AB23" s="33"/>
+      <c r="AC23" s="33"/>
+      <c r="AD23" s="33"/>
+      <c r="AE23" s="33"/>
+      <c r="AF23" s="33"/>
+      <c r="AG23" s="33"/>
+      <c r="AH23" s="33"/>
+      <c r="AI23" s="33"/>
+      <c r="AJ23" s="33"/>
+      <c r="AK23" s="33"/>
+      <c r="AL23" s="33"/>
+      <c r="AM23" s="33"/>
+      <c r="AN23" s="33"/>
+      <c r="AO23" s="33"/>
+      <c r="AP23" s="33"/>
+      <c r="AQ23" s="33"/>
+      <c r="AR23" s="33"/>
+      <c r="AS23" s="33"/>
+      <c r="AT23" s="33"/>
+      <c r="AU23" s="33"/>
+      <c r="AV23" s="33"/>
+      <c r="AW23" s="33"/>
+      <c r="AX23" s="33"/>
+      <c r="AY23" s="33"/>
+      <c r="AZ23" s="33"/>
+      <c r="BA23" s="33"/>
+      <c r="BB23" s="33"/>
+      <c r="BC23" s="17"/>
+      <c r="BD23" s="17"/>
+      <c r="BE23" s="17"/>
+      <c r="BF23" s="17"/>
+      <c r="BG23" s="17"/>
+    </row>
+    <row r="24" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H24" s="34"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="34"/>
+      <c r="K24" s="34"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="34"/>
+      <c r="N24" s="34"/>
+      <c r="O24" s="34"/>
+      <c r="P24" s="34"/>
+      <c r="Q24" s="34"/>
+      <c r="S24" s="17"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="33"/>
+      <c r="Y24" s="33"/>
+      <c r="Z24" s="33"/>
+      <c r="AA24" s="33"/>
+      <c r="AB24" s="33"/>
+      <c r="AC24" s="33"/>
+      <c r="AD24" s="33"/>
+      <c r="AE24" s="33"/>
+      <c r="AF24" s="33"/>
+      <c r="AG24" s="33"/>
+      <c r="AH24" s="33"/>
+      <c r="AI24" s="33"/>
+      <c r="AJ24" s="33"/>
+      <c r="AK24" s="33"/>
+      <c r="AL24" s="33"/>
+      <c r="AM24" s="33"/>
+      <c r="AN24" s="33"/>
+      <c r="AO24" s="33"/>
+      <c r="AP24" s="33"/>
+      <c r="AQ24" s="33"/>
+      <c r="AR24" s="33"/>
+      <c r="AS24" s="33"/>
+      <c r="AT24" s="33"/>
+      <c r="AU24" s="33"/>
+      <c r="AV24" s="33"/>
+      <c r="AW24" s="33"/>
+      <c r="AX24" s="33"/>
+      <c r="AY24" s="33"/>
+      <c r="AZ24" s="33"/>
+      <c r="BA24" s="33"/>
+      <c r="BB24" s="33"/>
+      <c r="BC24" s="17"/>
+      <c r="BD24" s="17"/>
+      <c r="BE24" s="17"/>
+      <c r="BF24" s="17"/>
+      <c r="BG24" s="17"/>
+    </row>
+    <row r="25" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="34"/>
+      <c r="O25" s="34"/>
+      <c r="P25" s="34"/>
+      <c r="Q25" s="34"/>
+      <c r="S25" s="17"/>
+      <c r="T25" s="33"/>
+      <c r="U25" s="33"/>
+      <c r="V25" s="33"/>
+      <c r="W25" s="33"/>
+      <c r="X25" s="33"/>
+      <c r="Y25" s="33"/>
+      <c r="Z25" s="33"/>
+      <c r="AA25" s="33"/>
+      <c r="AB25" s="33"/>
+      <c r="AC25" s="33"/>
+      <c r="AD25" s="33"/>
+      <c r="AE25" s="33"/>
+      <c r="AF25" s="33"/>
+      <c r="AG25" s="33"/>
+      <c r="AH25" s="33"/>
+      <c r="AI25" s="33"/>
+      <c r="AJ25" s="33"/>
+      <c r="AK25" s="33"/>
+      <c r="AL25" s="33"/>
+      <c r="AM25" s="33"/>
+      <c r="AN25" s="33"/>
+      <c r="AO25" s="33"/>
+      <c r="AP25" s="33"/>
+      <c r="AQ25" s="33"/>
+      <c r="AR25" s="33"/>
+      <c r="AS25" s="33"/>
+      <c r="AT25" s="33"/>
+      <c r="AU25" s="33"/>
+      <c r="AV25" s="33"/>
+      <c r="AW25" s="33"/>
+      <c r="AX25" s="33"/>
+      <c r="AY25" s="33"/>
+      <c r="AZ25" s="33"/>
+      <c r="BA25" s="33"/>
+      <c r="BB25" s="33"/>
+      <c r="BC25" s="17"/>
+      <c r="BD25" s="17"/>
+      <c r="BE25" s="17"/>
+      <c r="BF25" s="17"/>
+      <c r="BG25" s="17"/>
+    </row>
+    <row r="26" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S26" s="17"/>
+      <c r="T26" s="17"/>
+      <c r="U26" s="17"/>
+      <c r="V26" s="17"/>
+      <c r="W26" s="17"/>
+      <c r="X26" s="17"/>
+      <c r="Y26" s="17"/>
+      <c r="Z26" s="17"/>
+      <c r="AA26" s="17"/>
+      <c r="AB26" s="17"/>
+      <c r="AC26" s="17"/>
+      <c r="AD26" s="17"/>
+      <c r="AE26" s="17"/>
+      <c r="AF26" s="17"/>
+      <c r="AG26" s="17"/>
+      <c r="AH26" s="17"/>
+      <c r="AI26" s="17"/>
+      <c r="AJ26" s="17"/>
+      <c r="AK26" s="17"/>
+      <c r="AL26" s="17"/>
+      <c r="AM26" s="17"/>
+      <c r="AN26" s="17"/>
+      <c r="AO26" s="17"/>
+      <c r="AP26" s="17"/>
+      <c r="AQ26" s="17"/>
+      <c r="AR26" s="17"/>
+      <c r="AS26" s="17"/>
+      <c r="AT26" s="17"/>
+      <c r="AU26" s="17"/>
+      <c r="AV26" s="17"/>
+      <c r="AW26" s="17"/>
+      <c r="AX26" s="17"/>
+      <c r="AY26" s="17"/>
+      <c r="AZ26" s="17"/>
+      <c r="BA26" s="17"/>
+      <c r="BB26" s="17"/>
+      <c r="BC26" s="17"/>
+      <c r="BD26" s="17"/>
+      <c r="BE26" s="17"/>
+      <c r="BF26" s="17"/>
+      <c r="BG26" s="17"/>
+    </row>
+    <row r="27" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H27" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="34"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="34"/>
+      <c r="O27" s="34"/>
+      <c r="P27" s="34"/>
+      <c r="Q27" s="34"/>
+      <c r="S27" s="17"/>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40"/>
+      <c r="V27" s="40"/>
+      <c r="W27" s="40"/>
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40"/>
+      <c r="Z27" s="40"/>
+      <c r="AA27" s="40"/>
+      <c r="AB27" s="40"/>
+      <c r="AC27" s="40"/>
+      <c r="AD27" s="40"/>
+      <c r="AE27" s="40"/>
+      <c r="AF27" s="40"/>
+      <c r="AG27" s="40"/>
+      <c r="AH27" s="40"/>
+      <c r="AI27" s="40"/>
+      <c r="AJ27" s="40"/>
+      <c r="AK27" s="40"/>
+      <c r="AL27" s="40"/>
+      <c r="AM27" s="40"/>
+      <c r="AN27" s="40"/>
+      <c r="AO27" s="40"/>
+      <c r="AP27" s="40"/>
+      <c r="AQ27" s="40"/>
+      <c r="AR27" s="40"/>
+      <c r="AS27" s="40"/>
+      <c r="AT27" s="40"/>
+      <c r="AU27" s="40"/>
+      <c r="AV27" s="40"/>
+      <c r="AW27" s="40"/>
+      <c r="AX27" s="40"/>
+      <c r="AY27" s="40"/>
+      <c r="AZ27" s="40"/>
+      <c r="BA27" s="40"/>
+      <c r="BB27" s="40"/>
+      <c r="BC27" s="17"/>
+      <c r="BD27" s="17"/>
+      <c r="BE27" s="17"/>
+      <c r="BF27" s="17"/>
+      <c r="BG27" s="17"/>
+    </row>
+    <row r="28" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="34"/>
+      <c r="L28" s="34"/>
+      <c r="M28" s="34"/>
+      <c r="N28" s="34"/>
+      <c r="O28" s="34"/>
+      <c r="P28" s="34"/>
+      <c r="Q28" s="34"/>
+      <c r="S28" s="17"/>
+      <c r="T28" s="40"/>
+      <c r="U28" s="40"/>
+      <c r="V28" s="40"/>
+      <c r="W28" s="40"/>
+      <c r="X28" s="40"/>
+      <c r="Y28" s="40"/>
+      <c r="Z28" s="40"/>
+      <c r="AA28" s="40"/>
+      <c r="AB28" s="40"/>
+      <c r="AC28" s="40"/>
+      <c r="AD28" s="40"/>
+      <c r="AE28" s="40"/>
+      <c r="AF28" s="40"/>
+      <c r="AG28" s="40"/>
+      <c r="AH28" s="40"/>
+      <c r="AI28" s="40"/>
+      <c r="AJ28" s="40"/>
+      <c r="AK28" s="40"/>
+      <c r="AL28" s="40"/>
+      <c r="AM28" s="40"/>
+      <c r="AN28" s="40"/>
+      <c r="AO28" s="40"/>
+      <c r="AP28" s="40"/>
+      <c r="AQ28" s="40"/>
+      <c r="AR28" s="40"/>
+      <c r="AS28" s="40"/>
+      <c r="AT28" s="40"/>
+      <c r="AU28" s="40"/>
+      <c r="AV28" s="40"/>
+      <c r="AW28" s="40"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="17"/>
+      <c r="BD28" s="17"/>
+      <c r="BE28" s="17"/>
+      <c r="BF28" s="17"/>
+      <c r="BG28" s="17"/>
+    </row>
+    <row r="29" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S29" s="17"/>
+      <c r="T29" s="17"/>
+      <c r="U29" s="17"/>
+      <c r="V29" s="17"/>
+      <c r="W29" s="17"/>
+      <c r="X29" s="17"/>
+      <c r="Y29" s="17"/>
+      <c r="Z29" s="17"/>
+      <c r="AA29" s="17"/>
+      <c r="AB29" s="17"/>
+      <c r="AC29" s="17"/>
+      <c r="AD29" s="17"/>
+      <c r="AE29" s="17"/>
+      <c r="AF29" s="17"/>
+      <c r="AG29" s="17"/>
+      <c r="AH29" s="17"/>
+      <c r="AI29" s="17"/>
+      <c r="AJ29" s="17"/>
+      <c r="AK29" s="17"/>
+      <c r="AL29" s="17"/>
+      <c r="AM29" s="17"/>
+      <c r="AN29" s="17"/>
+      <c r="AO29" s="17"/>
+      <c r="AP29" s="17"/>
+      <c r="AQ29" s="17"/>
+      <c r="AR29" s="17"/>
+      <c r="AS29" s="17"/>
+      <c r="AT29" s="17"/>
+      <c r="AU29" s="17"/>
+      <c r="AV29" s="17"/>
+      <c r="AW29" s="17"/>
+      <c r="AX29" s="17"/>
+      <c r="AY29" s="17"/>
+      <c r="AZ29" s="17"/>
+      <c r="BA29" s="17"/>
+      <c r="BB29" s="17"/>
+      <c r="BC29" s="17"/>
+      <c r="BD29" s="17"/>
+      <c r="BE29" s="17"/>
+      <c r="BF29" s="17"/>
+      <c r="BG29" s="17"/>
+    </row>
+    <row r="30" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H30" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="34"/>
+      <c r="N30" s="34"/>
+      <c r="O30" s="34"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="34"/>
+      <c r="S30" s="17"/>
+      <c r="T30" s="33"/>
+      <c r="U30" s="33"/>
+      <c r="V30" s="33"/>
+      <c r="W30" s="33"/>
+      <c r="X30" s="33"/>
+      <c r="Y30" s="33"/>
+      <c r="Z30" s="33"/>
+      <c r="AA30" s="33"/>
+      <c r="AB30" s="33"/>
+      <c r="AC30" s="33"/>
+      <c r="AD30" s="33"/>
+      <c r="AE30" s="33"/>
+      <c r="AF30" s="33"/>
+      <c r="AG30" s="33"/>
+      <c r="AH30" s="33"/>
+      <c r="AI30" s="33"/>
+      <c r="AJ30" s="33"/>
+      <c r="AK30" s="33"/>
+      <c r="AL30" s="33"/>
+      <c r="AM30" s="33"/>
+      <c r="AN30" s="33"/>
+      <c r="AO30" s="33"/>
+      <c r="AP30" s="33"/>
+      <c r="AQ30" s="33"/>
+      <c r="AR30" s="33"/>
+      <c r="AS30" s="33"/>
+      <c r="AT30" s="33"/>
+      <c r="AU30" s="33"/>
+      <c r="AV30" s="33"/>
+      <c r="AW30" s="33"/>
+      <c r="AX30" s="33"/>
+      <c r="AY30" s="33"/>
+      <c r="AZ30" s="33"/>
+      <c r="BA30" s="33"/>
+      <c r="BB30" s="33"/>
+      <c r="BC30" s="17"/>
+      <c r="BD30" s="17"/>
+      <c r="BE30" s="17"/>
+      <c r="BF30" s="17"/>
+      <c r="BG30" s="17"/>
+    </row>
+    <row r="31" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H31" s="34"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="34"/>
+      <c r="L31" s="34"/>
+      <c r="M31" s="34"/>
+      <c r="N31" s="34"/>
+      <c r="O31" s="34"/>
+      <c r="P31" s="34"/>
+      <c r="Q31" s="34"/>
+      <c r="T31" s="33"/>
+      <c r="U31" s="33"/>
+      <c r="V31" s="33"/>
+      <c r="W31" s="33"/>
+      <c r="X31" s="33"/>
+      <c r="Y31" s="33"/>
+      <c r="Z31" s="33"/>
+      <c r="AA31" s="33"/>
+      <c r="AB31" s="33"/>
+      <c r="AC31" s="33"/>
+      <c r="AD31" s="33"/>
+      <c r="AE31" s="33"/>
+      <c r="AF31" s="33"/>
+      <c r="AG31" s="33"/>
+      <c r="AH31" s="33"/>
+      <c r="AI31" s="33"/>
+      <c r="AJ31" s="33"/>
+      <c r="AK31" s="33"/>
+      <c r="AL31" s="33"/>
+      <c r="AM31" s="33"/>
+      <c r="AN31" s="33"/>
+      <c r="AO31" s="33"/>
+      <c r="AP31" s="33"/>
+      <c r="AQ31" s="33"/>
+      <c r="AR31" s="33"/>
+      <c r="AS31" s="33"/>
+      <c r="AT31" s="33"/>
+      <c r="AU31" s="33"/>
+      <c r="AV31" s="33"/>
+      <c r="AW31" s="33"/>
+      <c r="AX31" s="33"/>
+      <c r="AY31" s="33"/>
+      <c r="AZ31" s="33"/>
+      <c r="BA31" s="33"/>
+      <c r="BB31" s="33"/>
+    </row>
+    <row r="32" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H32" s="34"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="34"/>
+      <c r="K32" s="34"/>
+      <c r="L32" s="34"/>
+      <c r="M32" s="34"/>
+      <c r="N32" s="34"/>
+      <c r="O32" s="34"/>
+      <c r="P32" s="34"/>
+      <c r="Q32" s="34"/>
+      <c r="S32" s="17"/>
+      <c r="T32" s="33"/>
+      <c r="U32" s="33"/>
+      <c r="V32" s="33"/>
+      <c r="W32" s="33"/>
+      <c r="X32" s="33"/>
+      <c r="Y32" s="33"/>
+      <c r="Z32" s="33"/>
+      <c r="AA32" s="33"/>
+      <c r="AB32" s="33"/>
+      <c r="AC32" s="33"/>
+      <c r="AD32" s="33"/>
+      <c r="AE32" s="33"/>
+      <c r="AF32" s="33"/>
+      <c r="AG32" s="33"/>
+      <c r="AH32" s="33"/>
+      <c r="AI32" s="33"/>
+      <c r="AJ32" s="33"/>
+      <c r="AK32" s="33"/>
+      <c r="AL32" s="33"/>
+      <c r="AM32" s="33"/>
+      <c r="AN32" s="33"/>
+      <c r="AO32" s="33"/>
+      <c r="AP32" s="33"/>
+      <c r="AQ32" s="33"/>
+      <c r="AR32" s="33"/>
+      <c r="AS32" s="33"/>
+      <c r="AT32" s="33"/>
+      <c r="AU32" s="33"/>
+      <c r="AV32" s="33"/>
+      <c r="AW32" s="33"/>
+      <c r="AX32" s="33"/>
+      <c r="AY32" s="33"/>
+      <c r="AZ32" s="33"/>
+      <c r="BA32" s="33"/>
+      <c r="BB32" s="33"/>
+      <c r="BC32" s="17"/>
+      <c r="BD32" s="17"/>
+      <c r="BE32" s="17"/>
+      <c r="BF32" s="17"/>
+      <c r="BG32" s="17"/>
+    </row>
+    <row r="33" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H33" s="34"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="34"/>
+      <c r="K33" s="34"/>
+      <c r="L33" s="34"/>
+      <c r="M33" s="34"/>
+      <c r="N33" s="34"/>
+      <c r="O33" s="34"/>
+      <c r="P33" s="34"/>
+      <c r="Q33" s="34"/>
+      <c r="S33" s="17"/>
+      <c r="T33" s="33"/>
+      <c r="U33" s="33"/>
+      <c r="V33" s="33"/>
+      <c r="W33" s="33"/>
+      <c r="X33" s="33"/>
+      <c r="Y33" s="33"/>
+      <c r="Z33" s="33"/>
+      <c r="AA33" s="33"/>
+      <c r="AB33" s="33"/>
+      <c r="AC33" s="33"/>
+      <c r="AD33" s="33"/>
+      <c r="AE33" s="33"/>
+      <c r="AF33" s="33"/>
+      <c r="AG33" s="33"/>
+      <c r="AH33" s="33"/>
+      <c r="AI33" s="33"/>
+      <c r="AJ33" s="33"/>
+      <c r="AK33" s="33"/>
+      <c r="AL33" s="33"/>
+      <c r="AM33" s="33"/>
+      <c r="AN33" s="33"/>
+      <c r="AO33" s="33"/>
+      <c r="AP33" s="33"/>
+      <c r="AQ33" s="33"/>
+      <c r="AR33" s="33"/>
+      <c r="AS33" s="33"/>
+      <c r="AT33" s="33"/>
+      <c r="AU33" s="33"/>
+      <c r="AV33" s="33"/>
+      <c r="AW33" s="33"/>
+      <c r="AX33" s="33"/>
+      <c r="AY33" s="33"/>
+      <c r="AZ33" s="33"/>
+      <c r="BA33" s="33"/>
+      <c r="BB33" s="33"/>
+      <c r="BC33" s="17"/>
+      <c r="BD33" s="17"/>
+      <c r="BE33" s="17"/>
+      <c r="BF33" s="17"/>
+      <c r="BG33" s="17"/>
+    </row>
+    <row r="34" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H34" s="34"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="34"/>
+      <c r="K34" s="34"/>
+      <c r="L34" s="34"/>
+      <c r="M34" s="34"/>
+      <c r="N34" s="34"/>
+      <c r="O34" s="34"/>
+      <c r="P34" s="34"/>
+      <c r="Q34" s="34"/>
+      <c r="S34" s="17"/>
+      <c r="T34" s="33"/>
+      <c r="U34" s="33"/>
+      <c r="V34" s="33"/>
+      <c r="W34" s="33"/>
+      <c r="X34" s="33"/>
+      <c r="Y34" s="33"/>
+      <c r="Z34" s="33"/>
+      <c r="AA34" s="33"/>
+      <c r="AB34" s="33"/>
+      <c r="AC34" s="33"/>
+      <c r="AD34" s="33"/>
+      <c r="AE34" s="33"/>
+      <c r="AF34" s="33"/>
+      <c r="AG34" s="33"/>
+      <c r="AH34" s="33"/>
+      <c r="AI34" s="33"/>
+      <c r="AJ34" s="33"/>
+      <c r="AK34" s="33"/>
+      <c r="AL34" s="33"/>
+      <c r="AM34" s="33"/>
+      <c r="AN34" s="33"/>
+      <c r="AO34" s="33"/>
+      <c r="AP34" s="33"/>
+      <c r="AQ34" s="33"/>
+      <c r="AR34" s="33"/>
+      <c r="AS34" s="33"/>
+      <c r="AT34" s="33"/>
+      <c r="AU34" s="33"/>
+      <c r="AV34" s="33"/>
+      <c r="AW34" s="33"/>
+      <c r="AX34" s="33"/>
+      <c r="AY34" s="33"/>
+      <c r="AZ34" s="33"/>
+      <c r="BA34" s="33"/>
+      <c r="BB34" s="33"/>
+      <c r="BC34" s="17"/>
+      <c r="BD34" s="17"/>
+      <c r="BE34" s="17"/>
+      <c r="BF34" s="17"/>
+      <c r="BG34" s="17"/>
+    </row>
+    <row r="36" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H36" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="34"/>
+      <c r="P36" s="34"/>
+      <c r="Q36" s="34"/>
+      <c r="S36" s="16"/>
+      <c r="T36" s="39"/>
+      <c r="U36" s="39"/>
+      <c r="V36" s="39"/>
+      <c r="W36" s="39"/>
+      <c r="X36" s="39"/>
+      <c r="Y36" s="39"/>
+      <c r="Z36" s="39"/>
+      <c r="AA36" s="39"/>
+      <c r="AB36" s="39"/>
+      <c r="AC36" s="39"/>
+      <c r="AD36" s="39"/>
+      <c r="AE36" s="39"/>
+      <c r="AF36" s="39"/>
+      <c r="AG36" s="39"/>
+      <c r="AH36" s="39"/>
+      <c r="AI36" s="39"/>
+      <c r="AJ36" s="39"/>
+      <c r="AK36" s="39"/>
+      <c r="AL36" s="39"/>
+      <c r="AM36" s="39"/>
+      <c r="AN36" s="39"/>
+      <c r="AO36" s="39"/>
+      <c r="AP36" s="39"/>
+      <c r="AQ36" s="39"/>
+      <c r="AR36" s="39"/>
+      <c r="AS36" s="39"/>
+      <c r="AT36" s="39"/>
+      <c r="AU36" s="39"/>
+      <c r="AV36" s="39"/>
+      <c r="AW36" s="39"/>
+      <c r="AX36" s="39"/>
+      <c r="AY36" s="39"/>
+      <c r="AZ36" s="39"/>
+      <c r="BA36" s="39"/>
+      <c r="BB36" s="39"/>
+      <c r="BC36" s="17"/>
+      <c r="BD36" s="17"/>
+      <c r="BE36" s="17"/>
+      <c r="BF36" s="17"/>
+      <c r="BG36" s="17"/>
+    </row>
+    <row r="37" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H37" s="34"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="34"/>
+      <c r="K37" s="34"/>
+      <c r="L37" s="34"/>
+      <c r="M37" s="34"/>
+      <c r="N37" s="34"/>
+      <c r="O37" s="34"/>
+      <c r="P37" s="34"/>
+      <c r="Q37" s="34"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="39"/>
+      <c r="U37" s="39"/>
+      <c r="V37" s="39"/>
+      <c r="W37" s="39"/>
+      <c r="X37" s="39"/>
+      <c r="Y37" s="39"/>
+      <c r="Z37" s="39"/>
+      <c r="AA37" s="39"/>
+      <c r="AB37" s="39"/>
+      <c r="AC37" s="39"/>
+      <c r="AD37" s="39"/>
+      <c r="AE37" s="39"/>
+      <c r="AF37" s="39"/>
+      <c r="AG37" s="39"/>
+      <c r="AH37" s="39"/>
+      <c r="AI37" s="39"/>
+      <c r="AJ37" s="39"/>
+      <c r="AK37" s="39"/>
+      <c r="AL37" s="39"/>
+      <c r="AM37" s="39"/>
+      <c r="AN37" s="39"/>
+      <c r="AO37" s="39"/>
+      <c r="AP37" s="39"/>
+      <c r="AQ37" s="39"/>
+      <c r="AR37" s="39"/>
+      <c r="AS37" s="39"/>
+      <c r="AT37" s="39"/>
+      <c r="AU37" s="39"/>
+      <c r="AV37" s="39"/>
+      <c r="AW37" s="39"/>
+      <c r="AX37" s="39"/>
+      <c r="AY37" s="39"/>
+      <c r="AZ37" s="39"/>
+      <c r="BA37" s="39"/>
+      <c r="BB37" s="39"/>
+      <c r="BC37" s="17"/>
+      <c r="BD37" s="17"/>
+      <c r="BE37" s="17"/>
+      <c r="BF37" s="17"/>
+      <c r="BG37" s="17"/>
+    </row>
+    <row r="38" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H38" s="34"/>
+      <c r="I38" s="34"/>
+      <c r="J38" s="34"/>
+      <c r="K38" s="34"/>
+      <c r="L38" s="34"/>
+      <c r="M38" s="34"/>
+      <c r="N38" s="34"/>
+      <c r="O38" s="34"/>
+      <c r="P38" s="34"/>
+      <c r="Q38" s="34"/>
+      <c r="S38" s="17"/>
+      <c r="T38" s="39"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="39"/>
+      <c r="W38" s="39"/>
+      <c r="X38" s="39"/>
+      <c r="Y38" s="39"/>
+      <c r="Z38" s="39"/>
+      <c r="AA38" s="39"/>
+      <c r="AB38" s="39"/>
+      <c r="AC38" s="39"/>
+      <c r="AD38" s="39"/>
+      <c r="AE38" s="39"/>
+      <c r="AF38" s="39"/>
+      <c r="AG38" s="39"/>
+      <c r="AH38" s="39"/>
+      <c r="AI38" s="39"/>
+      <c r="AJ38" s="39"/>
+      <c r="AK38" s="39"/>
+      <c r="AL38" s="39"/>
+      <c r="AM38" s="39"/>
+      <c r="AN38" s="39"/>
+      <c r="AO38" s="39"/>
+      <c r="AP38" s="39"/>
+      <c r="AQ38" s="39"/>
+      <c r="AR38" s="39"/>
+      <c r="AS38" s="39"/>
+      <c r="AT38" s="39"/>
+      <c r="AU38" s="39"/>
+      <c r="AV38" s="39"/>
+      <c r="AW38" s="39"/>
+      <c r="AX38" s="39"/>
+      <c r="AY38" s="39"/>
+      <c r="AZ38" s="39"/>
+      <c r="BA38" s="39"/>
+      <c r="BB38" s="39"/>
+      <c r="BC38" s="17"/>
+      <c r="BD38" s="17"/>
+      <c r="BE38" s="17"/>
+      <c r="BF38" s="17"/>
+      <c r="BG38" s="17"/>
+    </row>
+    <row r="39" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S39" s="17"/>
+      <c r="T39" s="17"/>
+      <c r="U39" s="17"/>
+      <c r="V39" s="17"/>
+      <c r="W39" s="17"/>
+      <c r="X39" s="17"/>
+      <c r="Y39" s="17"/>
+      <c r="Z39" s="17"/>
+      <c r="AA39" s="17"/>
+      <c r="AB39" s="17"/>
+      <c r="AC39" s="17"/>
+      <c r="AD39" s="17"/>
+      <c r="AE39" s="17"/>
+      <c r="AF39" s="17"/>
+      <c r="AG39" s="17"/>
+      <c r="AH39" s="17"/>
+      <c r="AI39" s="17"/>
+      <c r="AJ39" s="17"/>
+      <c r="AK39" s="17"/>
+      <c r="AL39" s="17"/>
+      <c r="AM39" s="17"/>
+      <c r="AN39" s="17"/>
+      <c r="AO39" s="17"/>
+      <c r="AP39" s="17"/>
+      <c r="AQ39" s="17"/>
+      <c r="AR39" s="17"/>
+      <c r="AS39" s="17"/>
+      <c r="AT39" s="17"/>
+      <c r="AU39" s="17"/>
+      <c r="AV39" s="17"/>
+      <c r="AW39" s="17"/>
+      <c r="AX39" s="17"/>
+      <c r="AY39" s="17"/>
+      <c r="AZ39" s="17"/>
+      <c r="BA39" s="17"/>
+      <c r="BB39" s="17"/>
+      <c r="BC39" s="17"/>
+      <c r="BD39" s="17"/>
+      <c r="BE39" s="17"/>
+      <c r="BF39" s="17"/>
+      <c r="BG39" s="17"/>
+    </row>
+    <row r="40" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S40" s="17"/>
+      <c r="T40" s="17"/>
+      <c r="U40" s="17"/>
+      <c r="V40" s="17"/>
+      <c r="W40" s="17"/>
+      <c r="X40" s="17"/>
+      <c r="Y40" s="17"/>
+      <c r="Z40" s="17"/>
+      <c r="AA40" s="17"/>
+      <c r="AB40" s="17"/>
+      <c r="AC40" s="17"/>
+      <c r="AD40" s="17"/>
+      <c r="AE40" s="17"/>
+      <c r="AF40" s="17"/>
+      <c r="AG40" s="17"/>
+      <c r="AH40" s="17"/>
+      <c r="AI40" s="17"/>
+      <c r="AJ40" s="17"/>
+      <c r="AK40" s="17"/>
+      <c r="AL40" s="17"/>
+      <c r="AM40" s="17"/>
+      <c r="AN40" s="17"/>
+      <c r="AO40" s="17"/>
+      <c r="AP40" s="17"/>
+      <c r="AQ40" s="17"/>
+      <c r="AR40" s="17"/>
+      <c r="AS40" s="17"/>
+      <c r="AT40" s="17"/>
+      <c r="AU40" s="17"/>
+      <c r="AV40" s="17"/>
+      <c r="AW40" s="17"/>
+      <c r="AX40" s="17"/>
+      <c r="AY40" s="17"/>
+      <c r="AZ40" s="17"/>
+      <c r="BA40" s="17"/>
+      <c r="BB40" s="17"/>
+      <c r="BC40" s="17"/>
+      <c r="BD40" s="17"/>
+      <c r="BE40" s="17"/>
+      <c r="BF40" s="17"/>
+      <c r="BG40" s="17"/>
+    </row>
+    <row r="41" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="18"/>
+      <c r="C41" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="53"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="53"/>
+      <c r="G41" s="53"/>
+      <c r="H41" s="53"/>
+      <c r="I41" s="53"/>
+      <c r="J41" s="53"/>
+      <c r="K41" s="53"/>
+      <c r="L41" s="53"/>
+      <c r="M41" s="53"/>
+      <c r="N41" s="53"/>
+      <c r="O41" s="53"/>
+      <c r="P41" s="53"/>
+      <c r="Q41" s="53"/>
+      <c r="R41" s="53"/>
+      <c r="S41" s="53"/>
+      <c r="T41" s="53"/>
+      <c r="U41" s="53"/>
+      <c r="V41" s="53"/>
+      <c r="W41" s="53"/>
+      <c r="X41" s="53"/>
+      <c r="Y41" s="53"/>
+      <c r="Z41" s="53"/>
+      <c r="AA41" s="53"/>
+      <c r="AB41" s="53"/>
+      <c r="AC41" s="53"/>
+      <c r="AD41" s="53"/>
+      <c r="AE41" s="53"/>
+      <c r="AF41" s="53"/>
+      <c r="AG41" s="53"/>
+      <c r="AH41" s="53"/>
+      <c r="AI41" s="53"/>
+      <c r="AJ41" s="53"/>
+      <c r="AK41" s="53"/>
+      <c r="AL41" s="53"/>
+      <c r="AM41" s="53"/>
+      <c r="AN41" s="53"/>
+      <c r="AO41" s="53"/>
+      <c r="AP41" s="53"/>
+      <c r="AQ41" s="53"/>
+      <c r="AR41" s="53"/>
+      <c r="AS41" s="53"/>
+      <c r="AT41" s="53"/>
+      <c r="AU41" s="53"/>
+      <c r="AV41" s="53"/>
+      <c r="AW41" s="53"/>
+      <c r="AX41" s="53"/>
+      <c r="AY41" s="53"/>
+      <c r="AZ41" s="53"/>
+      <c r="BA41" s="53"/>
+      <c r="BB41" s="53"/>
+      <c r="BC41" s="53"/>
+      <c r="BD41" s="53"/>
+      <c r="BE41" s="53"/>
+      <c r="BF41" s="18"/>
+      <c r="BG41" s="18"/>
+    </row>
+    <row r="42" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="18"/>
+      <c r="B42" s="18"/>
+      <c r="C42" s="53"/>
+      <c r="D42" s="53"/>
+      <c r="E42" s="53"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="53"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="53"/>
+      <c r="K42" s="53"/>
+      <c r="L42" s="53"/>
+      <c r="M42" s="53"/>
+      <c r="N42" s="53"/>
+      <c r="O42" s="53"/>
+      <c r="P42" s="53"/>
+      <c r="Q42" s="53"/>
+      <c r="R42" s="53"/>
+      <c r="S42" s="53"/>
+      <c r="T42" s="53"/>
+      <c r="U42" s="53"/>
+      <c r="V42" s="53"/>
+      <c r="W42" s="53"/>
+      <c r="X42" s="53"/>
+      <c r="Y42" s="53"/>
+      <c r="Z42" s="53"/>
+      <c r="AA42" s="53"/>
+      <c r="AB42" s="53"/>
+      <c r="AC42" s="53"/>
+      <c r="AD42" s="53"/>
+      <c r="AE42" s="53"/>
+      <c r="AF42" s="53"/>
+      <c r="AG42" s="53"/>
+      <c r="AH42" s="53"/>
+      <c r="AI42" s="53"/>
+      <c r="AJ42" s="53"/>
+      <c r="AK42" s="53"/>
+      <c r="AL42" s="53"/>
+      <c r="AM42" s="53"/>
+      <c r="AN42" s="53"/>
+      <c r="AO42" s="53"/>
+      <c r="AP42" s="53"/>
+      <c r="AQ42" s="53"/>
+      <c r="AR42" s="53"/>
+      <c r="AS42" s="53"/>
+      <c r="AT42" s="53"/>
+      <c r="AU42" s="53"/>
+      <c r="AV42" s="53"/>
+      <c r="AW42" s="53"/>
+      <c r="AX42" s="53"/>
+      <c r="AY42" s="53"/>
+      <c r="AZ42" s="53"/>
+      <c r="BA42" s="53"/>
+      <c r="BB42" s="53"/>
+      <c r="BC42" s="53"/>
+      <c r="BD42" s="53"/>
+      <c r="BE42" s="53"/>
+      <c r="BF42" s="18"/>
+      <c r="BG42" s="18"/>
+    </row>
+    <row r="43" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="18"/>
+      <c r="B43" s="18"/>
+      <c r="C43" s="53"/>
+      <c r="D43" s="53"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+      <c r="J43" s="53"/>
+      <c r="K43" s="53"/>
+      <c r="L43" s="53"/>
+      <c r="M43" s="53"/>
+      <c r="N43" s="53"/>
+      <c r="O43" s="53"/>
+      <c r="P43" s="53"/>
+      <c r="Q43" s="53"/>
+      <c r="R43" s="53"/>
+      <c r="S43" s="53"/>
+      <c r="T43" s="53"/>
+      <c r="U43" s="53"/>
+      <c r="V43" s="53"/>
+      <c r="W43" s="53"/>
+      <c r="X43" s="53"/>
+      <c r="Y43" s="53"/>
+      <c r="Z43" s="53"/>
+      <c r="AA43" s="53"/>
+      <c r="AB43" s="53"/>
+      <c r="AC43" s="53"/>
+      <c r="AD43" s="53"/>
+      <c r="AE43" s="53"/>
+      <c r="AF43" s="53"/>
+      <c r="AG43" s="53"/>
+      <c r="AH43" s="53"/>
+      <c r="AI43" s="53"/>
+      <c r="AJ43" s="53"/>
+      <c r="AK43" s="53"/>
+      <c r="AL43" s="53"/>
+      <c r="AM43" s="53"/>
+      <c r="AN43" s="53"/>
+      <c r="AO43" s="53"/>
+      <c r="AP43" s="53"/>
+      <c r="AQ43" s="53"/>
+      <c r="AR43" s="53"/>
+      <c r="AS43" s="53"/>
+      <c r="AT43" s="53"/>
+      <c r="AU43" s="53"/>
+      <c r="AV43" s="53"/>
+      <c r="AW43" s="53"/>
+      <c r="AX43" s="53"/>
+      <c r="AY43" s="53"/>
+      <c r="AZ43" s="53"/>
+      <c r="BA43" s="53"/>
+      <c r="BB43" s="53"/>
+      <c r="BC43" s="53"/>
+      <c r="BD43" s="53"/>
+      <c r="BE43" s="53"/>
+      <c r="BF43" s="18"/>
+      <c r="BG43" s="18"/>
+    </row>
+    <row r="44" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="18"/>
+      <c r="B44" s="18"/>
+      <c r="C44" s="53"/>
+      <c r="D44" s="53"/>
+      <c r="E44" s="53"/>
+      <c r="F44" s="53"/>
+      <c r="G44" s="53"/>
+      <c r="H44" s="53"/>
+      <c r="I44" s="53"/>
+      <c r="J44" s="53"/>
+      <c r="K44" s="53"/>
+      <c r="L44" s="53"/>
+      <c r="M44" s="53"/>
+      <c r="N44" s="53"/>
+      <c r="O44" s="53"/>
+      <c r="P44" s="53"/>
+      <c r="Q44" s="53"/>
+      <c r="R44" s="53"/>
+      <c r="S44" s="53"/>
+      <c r="T44" s="53"/>
+      <c r="U44" s="53"/>
+      <c r="V44" s="53"/>
+      <c r="W44" s="53"/>
+      <c r="X44" s="53"/>
+      <c r="Y44" s="53"/>
+      <c r="Z44" s="53"/>
+      <c r="AA44" s="53"/>
+      <c r="AB44" s="53"/>
+      <c r="AC44" s="53"/>
+      <c r="AD44" s="53"/>
+      <c r="AE44" s="53"/>
+      <c r="AF44" s="53"/>
+      <c r="AG44" s="53"/>
+      <c r="AH44" s="53"/>
+      <c r="AI44" s="53"/>
+      <c r="AJ44" s="53"/>
+      <c r="AK44" s="53"/>
+      <c r="AL44" s="53"/>
+      <c r="AM44" s="53"/>
+      <c r="AN44" s="53"/>
+      <c r="AO44" s="53"/>
+      <c r="AP44" s="53"/>
+      <c r="AQ44" s="53"/>
+      <c r="AR44" s="53"/>
+      <c r="AS44" s="53"/>
+      <c r="AT44" s="53"/>
+      <c r="AU44" s="53"/>
+      <c r="AV44" s="53"/>
+      <c r="AW44" s="53"/>
+      <c r="AX44" s="53"/>
+      <c r="AY44" s="53"/>
+      <c r="AZ44" s="53"/>
+      <c r="BA44" s="53"/>
+      <c r="BB44" s="53"/>
+      <c r="BC44" s="53"/>
+      <c r="BD44" s="53"/>
+      <c r="BE44" s="53"/>
+      <c r="BF44" s="18"/>
+      <c r="BG44" s="18"/>
+    </row>
+    <row r="45" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="18"/>
+      <c r="B45" s="18"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="53"/>
+      <c r="E45" s="53"/>
+      <c r="F45" s="53"/>
+      <c r="G45" s="53"/>
+      <c r="H45" s="53"/>
+      <c r="I45" s="53"/>
+      <c r="J45" s="53"/>
+      <c r="K45" s="53"/>
+      <c r="L45" s="53"/>
+      <c r="M45" s="53"/>
+      <c r="N45" s="53"/>
+      <c r="O45" s="53"/>
+      <c r="P45" s="53"/>
+      <c r="Q45" s="53"/>
+      <c r="R45" s="53"/>
+      <c r="S45" s="53"/>
+      <c r="T45" s="53"/>
+      <c r="U45" s="53"/>
+      <c r="V45" s="53"/>
+      <c r="W45" s="53"/>
+      <c r="X45" s="53"/>
+      <c r="Y45" s="53"/>
+      <c r="Z45" s="53"/>
+      <c r="AA45" s="53"/>
+      <c r="AB45" s="53"/>
+      <c r="AC45" s="53"/>
+      <c r="AD45" s="53"/>
+      <c r="AE45" s="53"/>
+      <c r="AF45" s="53"/>
+      <c r="AG45" s="53"/>
+      <c r="AH45" s="53"/>
+      <c r="AI45" s="53"/>
+      <c r="AJ45" s="53"/>
+      <c r="AK45" s="53"/>
+      <c r="AL45" s="53"/>
+      <c r="AM45" s="53"/>
+      <c r="AN45" s="53"/>
+      <c r="AO45" s="53"/>
+      <c r="AP45" s="53"/>
+      <c r="AQ45" s="53"/>
+      <c r="AR45" s="53"/>
+      <c r="AS45" s="53"/>
+      <c r="AT45" s="53"/>
+      <c r="AU45" s="53"/>
+      <c r="AV45" s="53"/>
+      <c r="AW45" s="53"/>
+      <c r="AX45" s="53"/>
+      <c r="AY45" s="53"/>
+      <c r="AZ45" s="53"/>
+      <c r="BA45" s="53"/>
+      <c r="BB45" s="53"/>
+      <c r="BC45" s="53"/>
+      <c r="BD45" s="53"/>
+      <c r="BE45" s="53"/>
+      <c r="BF45" s="18"/>
+      <c r="BG45" s="18"/>
+    </row>
+    <row r="46" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="18"/>
+      <c r="B46" s="18"/>
+      <c r="C46" s="53"/>
+      <c r="D46" s="53"/>
+      <c r="E46" s="53"/>
+      <c r="F46" s="53"/>
+      <c r="G46" s="53"/>
+      <c r="H46" s="53"/>
+      <c r="I46" s="53"/>
+      <c r="J46" s="53"/>
+      <c r="K46" s="53"/>
+      <c r="L46" s="53"/>
+      <c r="M46" s="53"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
+      <c r="P46" s="53"/>
+      <c r="Q46" s="53"/>
+      <c r="R46" s="53"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="53"/>
+      <c r="U46" s="53"/>
+      <c r="V46" s="53"/>
+      <c r="W46" s="53"/>
+      <c r="X46" s="53"/>
+      <c r="Y46" s="53"/>
+      <c r="Z46" s="53"/>
+      <c r="AA46" s="53"/>
+      <c r="AB46" s="53"/>
+      <c r="AC46" s="53"/>
+      <c r="AD46" s="53"/>
+      <c r="AE46" s="53"/>
+      <c r="AF46" s="53"/>
+      <c r="AG46" s="53"/>
+      <c r="AH46" s="53"/>
+      <c r="AI46" s="53"/>
+      <c r="AJ46" s="53"/>
+      <c r="AK46" s="53"/>
+      <c r="AL46" s="53"/>
+      <c r="AM46" s="53"/>
+      <c r="AN46" s="53"/>
+      <c r="AO46" s="53"/>
+      <c r="AP46" s="53"/>
+      <c r="AQ46" s="53"/>
+      <c r="AR46" s="53"/>
+      <c r="AS46" s="53"/>
+      <c r="AT46" s="53"/>
+      <c r="AU46" s="53"/>
+      <c r="AV46" s="53"/>
+      <c r="AW46" s="53"/>
+      <c r="AX46" s="53"/>
+      <c r="AY46" s="53"/>
+      <c r="AZ46" s="53"/>
+      <c r="BA46" s="53"/>
+      <c r="BB46" s="53"/>
+      <c r="BC46" s="53"/>
+      <c r="BD46" s="53"/>
+      <c r="BE46" s="53"/>
+      <c r="BF46" s="18"/>
+      <c r="BG46" s="18"/>
+    </row>
+    <row r="47" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="18"/>
+      <c r="B47" s="18"/>
+      <c r="C47" s="53"/>
+      <c r="D47" s="53"/>
+      <c r="E47" s="53"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="53"/>
+      <c r="H47" s="53"/>
+      <c r="I47" s="53"/>
+      <c r="J47" s="53"/>
+      <c r="K47" s="53"/>
+      <c r="L47" s="53"/>
+      <c r="M47" s="53"/>
+      <c r="N47" s="53"/>
+      <c r="O47" s="53"/>
+      <c r="P47" s="53"/>
+      <c r="Q47" s="53"/>
+      <c r="R47" s="53"/>
+      <c r="S47" s="53"/>
+      <c r="T47" s="53"/>
+      <c r="U47" s="53"/>
+      <c r="V47" s="53"/>
+      <c r="W47" s="53"/>
+      <c r="X47" s="53"/>
+      <c r="Y47" s="53"/>
+      <c r="Z47" s="53"/>
+      <c r="AA47" s="53"/>
+      <c r="AB47" s="53"/>
+      <c r="AC47" s="53"/>
+      <c r="AD47" s="53"/>
+      <c r="AE47" s="53"/>
+      <c r="AF47" s="53"/>
+      <c r="AG47" s="53"/>
+      <c r="AH47" s="53"/>
+      <c r="AI47" s="53"/>
+      <c r="AJ47" s="53"/>
+      <c r="AK47" s="53"/>
+      <c r="AL47" s="53"/>
+      <c r="AM47" s="53"/>
+      <c r="AN47" s="53"/>
+      <c r="AO47" s="53"/>
+      <c r="AP47" s="53"/>
+      <c r="AQ47" s="53"/>
+      <c r="AR47" s="53"/>
+      <c r="AS47" s="53"/>
+      <c r="AT47" s="53"/>
+      <c r="AU47" s="53"/>
+      <c r="AV47" s="53"/>
+      <c r="AW47" s="53"/>
+      <c r="AX47" s="53"/>
+      <c r="AY47" s="53"/>
+      <c r="AZ47" s="53"/>
+      <c r="BA47" s="53"/>
+      <c r="BB47" s="53"/>
+      <c r="BC47" s="53"/>
+      <c r="BD47" s="53"/>
+      <c r="BE47" s="53"/>
+      <c r="BF47" s="18"/>
+      <c r="BG47" s="18"/>
+    </row>
+    <row r="48" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="18"/>
+      <c r="B48" s="18"/>
+      <c r="C48" s="53"/>
+      <c r="D48" s="53"/>
+      <c r="E48" s="53"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="53"/>
+      <c r="H48" s="53"/>
+      <c r="I48" s="53"/>
+      <c r="J48" s="53"/>
+      <c r="K48" s="53"/>
+      <c r="L48" s="53"/>
+      <c r="M48" s="53"/>
+      <c r="N48" s="53"/>
+      <c r="O48" s="53"/>
+      <c r="P48" s="53"/>
+      <c r="Q48" s="53"/>
+      <c r="R48" s="53"/>
+      <c r="S48" s="53"/>
+      <c r="T48" s="53"/>
+      <c r="U48" s="53"/>
+      <c r="V48" s="53"/>
+      <c r="W48" s="53"/>
+      <c r="X48" s="53"/>
+      <c r="Y48" s="53"/>
+      <c r="Z48" s="53"/>
+      <c r="AA48" s="53"/>
+      <c r="AB48" s="53"/>
+      <c r="AC48" s="53"/>
+      <c r="AD48" s="53"/>
+      <c r="AE48" s="53"/>
+      <c r="AF48" s="53"/>
+      <c r="AG48" s="53"/>
+      <c r="AH48" s="53"/>
+      <c r="AI48" s="53"/>
+      <c r="AJ48" s="53"/>
+      <c r="AK48" s="53"/>
+      <c r="AL48" s="53"/>
+      <c r="AM48" s="53"/>
+      <c r="AN48" s="53"/>
+      <c r="AO48" s="53"/>
+      <c r="AP48" s="53"/>
+      <c r="AQ48" s="53"/>
+      <c r="AR48" s="53"/>
+      <c r="AS48" s="53"/>
+      <c r="AT48" s="53"/>
+      <c r="AU48" s="53"/>
+      <c r="AV48" s="53"/>
+      <c r="AW48" s="53"/>
+      <c r="AX48" s="53"/>
+      <c r="AY48" s="53"/>
+      <c r="AZ48" s="53"/>
+      <c r="BA48" s="53"/>
+      <c r="BB48" s="53"/>
+      <c r="BC48" s="53"/>
+      <c r="BD48" s="53"/>
+      <c r="BE48" s="53"/>
+      <c r="BF48" s="18"/>
+      <c r="BG48" s="18"/>
+    </row>
+    <row r="49" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="18"/>
+      <c r="B49" s="18"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="53"/>
+      <c r="E49" s="53"/>
+      <c r="F49" s="53"/>
+      <c r="G49" s="53"/>
+      <c r="H49" s="53"/>
+      <c r="I49" s="53"/>
+      <c r="J49" s="53"/>
+      <c r="K49" s="53"/>
+      <c r="L49" s="53"/>
+      <c r="M49" s="53"/>
+      <c r="N49" s="53"/>
+      <c r="O49" s="53"/>
+      <c r="P49" s="53"/>
+      <c r="Q49" s="53"/>
+      <c r="R49" s="53"/>
+      <c r="S49" s="53"/>
+      <c r="T49" s="53"/>
+      <c r="U49" s="53"/>
+      <c r="V49" s="53"/>
+      <c r="W49" s="53"/>
+      <c r="X49" s="53"/>
+      <c r="Y49" s="53"/>
+      <c r="Z49" s="53"/>
+      <c r="AA49" s="53"/>
+      <c r="AB49" s="53"/>
+      <c r="AC49" s="53"/>
+      <c r="AD49" s="53"/>
+      <c r="AE49" s="53"/>
+      <c r="AF49" s="53"/>
+      <c r="AG49" s="53"/>
+      <c r="AH49" s="53"/>
+      <c r="AI49" s="53"/>
+      <c r="AJ49" s="53"/>
+      <c r="AK49" s="53"/>
+      <c r="AL49" s="53"/>
+      <c r="AM49" s="53"/>
+      <c r="AN49" s="53"/>
+      <c r="AO49" s="53"/>
+      <c r="AP49" s="53"/>
+      <c r="AQ49" s="53"/>
+      <c r="AR49" s="53"/>
+      <c r="AS49" s="53"/>
+      <c r="AT49" s="53"/>
+      <c r="AU49" s="53"/>
+      <c r="AV49" s="53"/>
+      <c r="AW49" s="53"/>
+      <c r="AX49" s="53"/>
+      <c r="AY49" s="53"/>
+      <c r="AZ49" s="53"/>
+      <c r="BA49" s="53"/>
+      <c r="BB49" s="53"/>
+      <c r="BC49" s="53"/>
+      <c r="BD49" s="53"/>
+      <c r="BE49" s="53"/>
+      <c r="BF49" s="18"/>
+      <c r="BG49" s="18"/>
+    </row>
+    <row r="50" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="18"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="53"/>
+      <c r="D50" s="53"/>
+      <c r="E50" s="53"/>
+      <c r="F50" s="53"/>
+      <c r="G50" s="53"/>
+      <c r="H50" s="53"/>
+      <c r="I50" s="53"/>
+      <c r="J50" s="53"/>
+      <c r="K50" s="53"/>
+      <c r="L50" s="53"/>
+      <c r="M50" s="53"/>
+      <c r="N50" s="53"/>
+      <c r="O50" s="53"/>
+      <c r="P50" s="53"/>
+      <c r="Q50" s="53"/>
+      <c r="R50" s="53"/>
+      <c r="S50" s="53"/>
+      <c r="T50" s="53"/>
+      <c r="U50" s="53"/>
+      <c r="V50" s="53"/>
+      <c r="W50" s="53"/>
+      <c r="X50" s="53"/>
+      <c r="Y50" s="53"/>
+      <c r="Z50" s="53"/>
+      <c r="AA50" s="53"/>
+      <c r="AB50" s="53"/>
+      <c r="AC50" s="53"/>
+      <c r="AD50" s="53"/>
+      <c r="AE50" s="53"/>
+      <c r="AF50" s="53"/>
+      <c r="AG50" s="53"/>
+      <c r="AH50" s="53"/>
+      <c r="AI50" s="53"/>
+      <c r="AJ50" s="53"/>
+      <c r="AK50" s="53"/>
+      <c r="AL50" s="53"/>
+      <c r="AM50" s="53"/>
+      <c r="AN50" s="53"/>
+      <c r="AO50" s="53"/>
+      <c r="AP50" s="53"/>
+      <c r="AQ50" s="53"/>
+      <c r="AR50" s="53"/>
+      <c r="AS50" s="53"/>
+      <c r="AT50" s="53"/>
+      <c r="AU50" s="53"/>
+      <c r="AV50" s="53"/>
+      <c r="AW50" s="53"/>
+      <c r="AX50" s="53"/>
+      <c r="AY50" s="53"/>
+      <c r="AZ50" s="53"/>
+      <c r="BA50" s="53"/>
+      <c r="BB50" s="53"/>
+      <c r="BC50" s="53"/>
+      <c r="BD50" s="53"/>
+      <c r="BE50" s="53"/>
+      <c r="BF50" s="18"/>
+      <c r="BG50" s="18"/>
+    </row>
+    <row r="51" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="18"/>
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
+      <c r="I51" s="18"/>
+      <c r="J51" s="18"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
+      <c r="M51" s="18"/>
+      <c r="N51" s="18"/>
+      <c r="O51" s="18"/>
+      <c r="P51" s="18"/>
+      <c r="Q51" s="18"/>
+      <c r="R51" s="18"/>
+      <c r="S51" s="18"/>
+      <c r="T51" s="18"/>
+      <c r="U51" s="18"/>
+      <c r="V51" s="18"/>
+      <c r="W51" s="18"/>
+      <c r="X51" s="18"/>
+      <c r="Y51" s="18"/>
+      <c r="Z51" s="18"/>
+      <c r="AA51" s="18"/>
+      <c r="AB51" s="18"/>
+      <c r="AC51" s="18"/>
+      <c r="AD51" s="18"/>
+      <c r="AE51" s="18"/>
+      <c r="AF51" s="18"/>
+      <c r="AG51" s="18"/>
+      <c r="AH51" s="18"/>
+      <c r="AI51" s="18"/>
+      <c r="AJ51" s="18"/>
+      <c r="AK51" s="18"/>
+      <c r="AL51" s="18"/>
+      <c r="AM51" s="18"/>
+      <c r="AN51" s="18"/>
+      <c r="AO51" s="18"/>
+      <c r="AP51" s="18"/>
+      <c r="AQ51" s="18"/>
+      <c r="AR51" s="18"/>
+      <c r="AS51" s="18"/>
+      <c r="AT51" s="18"/>
+      <c r="AU51" s="18"/>
+      <c r="AV51" s="18"/>
+      <c r="AW51" s="18"/>
+      <c r="AX51" s="18"/>
+      <c r="AY51" s="18"/>
+      <c r="AZ51" s="18"/>
+      <c r="BA51" s="18"/>
+      <c r="BB51" s="18"/>
+      <c r="BC51" s="18"/>
+      <c r="BD51" s="18"/>
+      <c r="BE51" s="18"/>
+      <c r="BF51" s="18"/>
+      <c r="BG51" s="18"/>
+    </row>
+    <row r="52" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="5"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6"/>
+      <c r="K52" s="6"/>
+      <c r="L52" s="6"/>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6"/>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="6"/>
+      <c r="R52" s="6"/>
+      <c r="S52" s="6"/>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6"/>
+      <c r="V52" s="6"/>
+      <c r="W52" s="6"/>
+      <c r="X52" s="6"/>
+      <c r="Y52" s="6"/>
+      <c r="Z52" s="6"/>
+      <c r="AA52" s="6"/>
+      <c r="AB52" s="6"/>
+      <c r="AC52" s="6"/>
+      <c r="AD52" s="6"/>
+      <c r="AE52" s="6"/>
+      <c r="AF52" s="6"/>
+      <c r="AG52" s="6"/>
+      <c r="AH52" s="6"/>
+      <c r="AI52" s="6"/>
+      <c r="AJ52" s="6"/>
+      <c r="AK52" s="6"/>
+      <c r="AL52" s="6"/>
+      <c r="AM52" s="6"/>
+      <c r="AN52" s="6"/>
+      <c r="AO52" s="6"/>
+      <c r="AP52" s="6"/>
+      <c r="AQ52" s="6"/>
+      <c r="AR52" s="6"/>
+      <c r="AS52" s="6"/>
+      <c r="AT52" s="6"/>
+      <c r="AU52" s="6"/>
+      <c r="AV52" s="6"/>
+      <c r="AW52" s="6"/>
+      <c r="AX52" s="6"/>
+      <c r="AY52" s="6"/>
+      <c r="AZ52" s="6"/>
+      <c r="BA52" s="6"/>
+      <c r="BB52" s="6"/>
+      <c r="BC52" s="6"/>
+      <c r="BD52" s="6"/>
+      <c r="BE52" s="6"/>
+      <c r="BF52" s="7"/>
+    </row>
+    <row r="53" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="8"/>
+      <c r="C53" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="43"/>
+      <c r="E53" s="43"/>
+      <c r="F53" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="44"/>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="44"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="1"/>
+      <c r="X53" s="1"/>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1"/>
+      <c r="AA53" s="1"/>
+      <c r="AB53" s="1"/>
+      <c r="AC53" s="1"/>
+      <c r="AD53" s="1"/>
+      <c r="AE53" s="1"/>
+      <c r="AF53" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="AG53" s="45"/>
+      <c r="AH53" s="45"/>
+      <c r="AI53" s="54"/>
+      <c r="AJ53" s="54"/>
+      <c r="AK53" s="54"/>
+      <c r="AL53" s="54"/>
+      <c r="AM53" s="54"/>
+      <c r="AN53" s="54"/>
+      <c r="AO53" s="54"/>
+      <c r="AP53" s="54"/>
+      <c r="AQ53" s="54"/>
+      <c r="AR53" s="54"/>
+      <c r="AS53" s="54"/>
+      <c r="AT53" s="54"/>
+      <c r="AU53" s="54"/>
+      <c r="AV53" s="54"/>
+      <c r="AW53" s="54"/>
+      <c r="AX53" s="54"/>
+      <c r="AY53" s="54"/>
+      <c r="AZ53" s="54"/>
+      <c r="BA53" s="54"/>
+      <c r="BB53" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="BC53" s="45"/>
+      <c r="BD53" s="45"/>
+      <c r="BE53" s="9"/>
+      <c r="BF53" s="10"/>
+    </row>
+    <row r="54" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="8"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="43"/>
+      <c r="E54" s="43"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="44"/>
+      <c r="K54" s="44"/>
+      <c r="L54" s="44"/>
+      <c r="M54" s="44"/>
+      <c r="N54" s="44"/>
+      <c r="O54" s="44"/>
+      <c r="P54" s="44"/>
+      <c r="Q54" s="44"/>
+      <c r="R54" s="44"/>
+      <c r="S54" s="44"/>
+      <c r="T54" s="44"/>
+      <c r="U54" s="44"/>
+      <c r="V54" s="44"/>
+      <c r="W54" s="1"/>
+      <c r="X54" s="1"/>
+      <c r="Y54" s="1"/>
+      <c r="Z54" s="1"/>
+      <c r="AA54" s="1"/>
+      <c r="AB54" s="1"/>
+      <c r="AC54" s="1"/>
+      <c r="AD54" s="1"/>
+      <c r="AE54" s="1"/>
+      <c r="AF54" s="45"/>
+      <c r="AG54" s="45"/>
+      <c r="AH54" s="45"/>
+      <c r="AI54" s="54"/>
+      <c r="AJ54" s="54"/>
+      <c r="AK54" s="54"/>
+      <c r="AL54" s="54"/>
+      <c r="AM54" s="54"/>
+      <c r="AN54" s="54"/>
+      <c r="AO54" s="54"/>
+      <c r="AP54" s="54"/>
+      <c r="AQ54" s="54"/>
+      <c r="AR54" s="54"/>
+      <c r="AS54" s="54"/>
+      <c r="AT54" s="54"/>
+      <c r="AU54" s="54"/>
+      <c r="AV54" s="54"/>
+      <c r="AW54" s="54"/>
+      <c r="AX54" s="54"/>
+      <c r="AY54" s="54"/>
+      <c r="AZ54" s="54"/>
+      <c r="BA54" s="54"/>
+      <c r="BB54" s="45"/>
+      <c r="BC54" s="45"/>
+      <c r="BD54" s="45"/>
+      <c r="BE54" s="9"/>
+      <c r="BF54" s="10"/>
+    </row>
+    <row r="55" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="8"/>
+      <c r="C55" s="43"/>
+      <c r="D55" s="43"/>
+      <c r="E55" s="43"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
+      <c r="I55" s="44"/>
+      <c r="J55" s="44"/>
+      <c r="K55" s="44"/>
+      <c r="L55" s="44"/>
+      <c r="M55" s="44"/>
+      <c r="N55" s="44"/>
+      <c r="O55" s="44"/>
+      <c r="P55" s="44"/>
+      <c r="Q55" s="44"/>
+      <c r="R55" s="44"/>
+      <c r="S55" s="44"/>
+      <c r="T55" s="44"/>
+      <c r="U55" s="44"/>
+      <c r="V55" s="44"/>
+      <c r="W55" s="1"/>
+      <c r="X55" s="1"/>
+      <c r="Y55" s="1"/>
+      <c r="Z55" s="1"/>
+      <c r="AA55" s="1"/>
+      <c r="AB55" s="1"/>
+      <c r="AC55" s="1"/>
+      <c r="AD55" s="1"/>
+      <c r="AE55" s="1"/>
+      <c r="AF55" s="45"/>
+      <c r="AG55" s="45"/>
+      <c r="AH55" s="45"/>
+      <c r="AI55" s="54"/>
+      <c r="AJ55" s="54"/>
+      <c r="AK55" s="54"/>
+      <c r="AL55" s="54"/>
+      <c r="AM55" s="54"/>
+      <c r="AN55" s="54"/>
+      <c r="AO55" s="54"/>
+      <c r="AP55" s="54"/>
+      <c r="AQ55" s="54"/>
+      <c r="AR55" s="54"/>
+      <c r="AS55" s="54"/>
+      <c r="AT55" s="54"/>
+      <c r="AU55" s="54"/>
+      <c r="AV55" s="54"/>
+      <c r="AW55" s="54"/>
+      <c r="AX55" s="54"/>
+      <c r="AY55" s="54"/>
+      <c r="AZ55" s="54"/>
+      <c r="BA55" s="54"/>
+      <c r="BB55" s="45"/>
+      <c r="BC55" s="45"/>
+      <c r="BD55" s="45"/>
+      <c r="BE55" s="9"/>
+      <c r="BF55" s="10"/>
+    </row>
+    <row r="56" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="8"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1"/>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="14"/>
+      <c r="K56" s="14"/>
+      <c r="L56" s="14"/>
+      <c r="M56" s="14"/>
+      <c r="N56" s="14"/>
+      <c r="O56" s="14"/>
+      <c r="P56" s="14"/>
+      <c r="Q56" s="14"/>
+      <c r="R56" s="14"/>
+      <c r="S56" s="14"/>
+      <c r="T56" s="14"/>
+      <c r="U56" s="14"/>
+      <c r="V56" s="14"/>
+      <c r="W56" s="1"/>
+      <c r="X56" s="1"/>
+      <c r="Y56" s="1"/>
+      <c r="Z56" s="1"/>
+      <c r="AA56" s="1"/>
+      <c r="AB56" s="1"/>
+      <c r="AC56" s="1"/>
+      <c r="AD56" s="1"/>
+      <c r="AE56" s="1"/>
+      <c r="AF56" s="1"/>
+      <c r="AG56" s="1"/>
+      <c r="AH56" s="1"/>
+      <c r="AI56" s="1"/>
+      <c r="AJ56" s="1"/>
+      <c r="AK56" s="1"/>
+      <c r="AL56" s="1"/>
+      <c r="AM56" s="1"/>
+      <c r="AN56" s="1"/>
+      <c r="AO56" s="1"/>
+      <c r="AP56" s="1"/>
+      <c r="AQ56" s="1"/>
+      <c r="AR56" s="1"/>
+      <c r="AS56" s="1"/>
+      <c r="AT56" s="1"/>
+      <c r="AU56" s="1"/>
+      <c r="AV56" s="1"/>
+      <c r="AW56" s="1"/>
+      <c r="AX56" s="1"/>
+      <c r="AY56" s="1"/>
+      <c r="AZ56" s="1"/>
+      <c r="BA56" s="1"/>
+      <c r="BB56" s="1"/>
+      <c r="BC56" s="1"/>
+      <c r="BD56" s="1"/>
+      <c r="BE56" s="9"/>
+      <c r="BF56" s="10"/>
+    </row>
+    <row r="57" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="8"/>
+      <c r="C57" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D57" s="43"/>
+      <c r="E57" s="43"/>
+      <c r="F57" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="G57" s="44"/>
+      <c r="H57" s="44"/>
+      <c r="I57" s="44"/>
+      <c r="J57" s="44"/>
+      <c r="K57" s="44"/>
+      <c r="L57" s="44"/>
+      <c r="M57" s="44"/>
+      <c r="N57" s="44"/>
+      <c r="O57" s="44"/>
+      <c r="P57" s="44"/>
+      <c r="Q57" s="44"/>
+      <c r="R57" s="44"/>
+      <c r="S57" s="44"/>
+      <c r="T57" s="44"/>
+      <c r="U57" s="44"/>
+      <c r="V57" s="44"/>
+      <c r="W57" s="1"/>
+      <c r="X57" s="1"/>
+      <c r="Y57" s="1"/>
+      <c r="Z57" s="1"/>
+      <c r="AA57" s="1"/>
+      <c r="AB57" s="1"/>
+      <c r="AC57" s="1"/>
+      <c r="AD57" s="1"/>
+      <c r="AE57" s="1"/>
+      <c r="AF57" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG57" s="32"/>
+      <c r="AH57" s="32"/>
+      <c r="AI57" s="32"/>
+      <c r="AJ57" s="32"/>
+      <c r="AK57" s="32"/>
+      <c r="AL57" s="32"/>
+      <c r="AM57" s="42"/>
+      <c r="AN57" s="42"/>
+      <c r="AO57" s="42"/>
+      <c r="AP57" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ57" s="38"/>
+      <c r="AR57" s="38"/>
+      <c r="AS57" s="42"/>
+      <c r="AT57" s="42"/>
+      <c r="AU57" s="42"/>
+      <c r="AV57" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW57" s="38"/>
+      <c r="AX57" s="38"/>
+      <c r="AY57" s="42"/>
+      <c r="AZ57" s="42"/>
+      <c r="BA57" s="42"/>
+      <c r="BB57" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="BC57" s="38"/>
+      <c r="BD57" s="38"/>
+      <c r="BE57" s="9"/>
+      <c r="BF57" s="10"/>
+    </row>
+    <row r="58" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="8"/>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44"/>
+      <c r="I58" s="44"/>
+      <c r="J58" s="44"/>
+      <c r="K58" s="44"/>
+      <c r="L58" s="44"/>
+      <c r="M58" s="44"/>
+      <c r="N58" s="44"/>
+      <c r="O58" s="44"/>
+      <c r="P58" s="44"/>
+      <c r="Q58" s="44"/>
+      <c r="R58" s="44"/>
+      <c r="S58" s="44"/>
+      <c r="T58" s="44"/>
+      <c r="U58" s="44"/>
+      <c r="V58" s="44"/>
+      <c r="W58" s="1"/>
+      <c r="X58" s="1"/>
+      <c r="Y58" s="1"/>
+      <c r="Z58" s="1"/>
+      <c r="AA58" s="1"/>
+      <c r="AB58" s="1"/>
+      <c r="AC58" s="1"/>
+      <c r="AD58" s="1"/>
+      <c r="AE58" s="1"/>
+      <c r="AF58" s="32"/>
+      <c r="AG58" s="32"/>
+      <c r="AH58" s="32"/>
+      <c r="AI58" s="32"/>
+      <c r="AJ58" s="32"/>
+      <c r="AK58" s="32"/>
+      <c r="AL58" s="32"/>
+      <c r="AM58" s="42"/>
+      <c r="AN58" s="42"/>
+      <c r="AO58" s="42"/>
+      <c r="AP58" s="38"/>
+      <c r="AQ58" s="38"/>
+      <c r="AR58" s="38"/>
+      <c r="AS58" s="42"/>
+      <c r="AT58" s="42"/>
+      <c r="AU58" s="42"/>
+      <c r="AV58" s="38"/>
+      <c r="AW58" s="38"/>
+      <c r="AX58" s="38"/>
+      <c r="AY58" s="42"/>
+      <c r="AZ58" s="42"/>
+      <c r="BA58" s="42"/>
+      <c r="BB58" s="38"/>
+      <c r="BC58" s="38"/>
+      <c r="BD58" s="38"/>
+      <c r="BE58" s="9"/>
+      <c r="BF58" s="10"/>
+    </row>
+    <row r="59" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="8"/>
+      <c r="C59" s="43"/>
+      <c r="D59" s="43"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="44"/>
+      <c r="I59" s="44"/>
+      <c r="J59" s="44"/>
+      <c r="K59" s="44"/>
+      <c r="L59" s="44"/>
+      <c r="M59" s="44"/>
+      <c r="N59" s="44"/>
+      <c r="O59" s="44"/>
+      <c r="P59" s="44"/>
+      <c r="Q59" s="44"/>
+      <c r="R59" s="44"/>
+      <c r="S59" s="44"/>
+      <c r="T59" s="44"/>
+      <c r="U59" s="44"/>
+      <c r="V59" s="44"/>
+      <c r="W59" s="1"/>
+      <c r="X59" s="1"/>
+      <c r="Y59" s="1"/>
+      <c r="Z59" s="1"/>
+      <c r="AA59" s="1"/>
+      <c r="AB59" s="1"/>
+      <c r="AC59" s="1"/>
+      <c r="AD59" s="1"/>
+      <c r="AE59" s="1"/>
+      <c r="AF59" s="32"/>
+      <c r="AG59" s="32"/>
+      <c r="AH59" s="32"/>
+      <c r="AI59" s="32"/>
+      <c r="AJ59" s="32"/>
+      <c r="AK59" s="32"/>
+      <c r="AL59" s="32"/>
+      <c r="AM59" s="42"/>
+      <c r="AN59" s="42"/>
+      <c r="AO59" s="42"/>
+      <c r="AP59" s="38"/>
+      <c r="AQ59" s="38"/>
+      <c r="AR59" s="38"/>
+      <c r="AS59" s="42"/>
+      <c r="AT59" s="42"/>
+      <c r="AU59" s="42"/>
+      <c r="AV59" s="38"/>
+      <c r="AW59" s="38"/>
+      <c r="AX59" s="38"/>
+      <c r="AY59" s="42"/>
+      <c r="AZ59" s="42"/>
+      <c r="BA59" s="42"/>
+      <c r="BB59" s="38"/>
+      <c r="BC59" s="38"/>
+      <c r="BD59" s="38"/>
+      <c r="BE59" s="9"/>
+      <c r="BF59" s="10"/>
+    </row>
+    <row r="60" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="8"/>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1"/>
+      <c r="F60" s="14"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="14"/>
+      <c r="K60" s="14"/>
+      <c r="L60" s="14"/>
+      <c r="M60" s="14"/>
+      <c r="N60" s="14"/>
+      <c r="O60" s="14"/>
+      <c r="P60" s="14"/>
+      <c r="Q60" s="14"/>
+      <c r="R60" s="14"/>
+      <c r="S60" s="14"/>
+      <c r="T60" s="14"/>
+      <c r="U60" s="14"/>
+      <c r="V60" s="14"/>
+      <c r="W60" s="1"/>
+      <c r="X60" s="1"/>
+      <c r="Y60" s="1"/>
+      <c r="Z60" s="1"/>
+      <c r="AA60" s="1"/>
+      <c r="AB60" s="1"/>
+      <c r="AC60" s="1"/>
+      <c r="AD60" s="1"/>
+      <c r="AE60" s="1"/>
+      <c r="AF60" s="1"/>
+      <c r="AG60" s="1"/>
+      <c r="AH60" s="1"/>
+      <c r="AI60" s="1"/>
+      <c r="AJ60" s="1"/>
+      <c r="AK60" s="1"/>
+      <c r="AL60" s="1"/>
+      <c r="AM60" s="1"/>
+      <c r="AN60" s="1"/>
+      <c r="AO60" s="1"/>
+      <c r="AP60" s="1"/>
+      <c r="AQ60" s="1"/>
+      <c r="AR60" s="1"/>
+      <c r="AS60" s="1"/>
+      <c r="AT60" s="1"/>
+      <c r="AU60" s="1"/>
+      <c r="AV60" s="1"/>
+      <c r="AW60" s="1"/>
+      <c r="AX60" s="1"/>
+      <c r="AY60" s="1"/>
+      <c r="AZ60" s="1"/>
+      <c r="BA60" s="1"/>
+      <c r="BB60" s="1"/>
+      <c r="BC60" s="1"/>
+      <c r="BD60" s="1"/>
+      <c r="BE60" s="9"/>
+      <c r="BF60" s="10"/>
+    </row>
+    <row r="61" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="8"/>
+      <c r="C61" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="43"/>
+      <c r="E61" s="43"/>
+      <c r="F61" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="44"/>
+      <c r="H61" s="44"/>
+      <c r="I61" s="44"/>
+      <c r="J61" s="44"/>
+      <c r="K61" s="44"/>
+      <c r="L61" s="44"/>
+      <c r="M61" s="44"/>
+      <c r="N61" s="44"/>
+      <c r="O61" s="44"/>
+      <c r="P61" s="44"/>
+      <c r="Q61" s="44"/>
+      <c r="R61" s="44"/>
+      <c r="S61" s="44"/>
+      <c r="T61" s="44"/>
+      <c r="U61" s="44"/>
+      <c r="V61" s="44"/>
+      <c r="W61" s="1"/>
+      <c r="X61" s="1"/>
+      <c r="Y61" s="1"/>
+      <c r="Z61" s="1"/>
+      <c r="AA61" s="1"/>
+      <c r="AB61" s="1"/>
+      <c r="AC61" s="1"/>
+      <c r="AD61" s="1"/>
+      <c r="AE61" s="1"/>
+      <c r="AF61" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="AG61" s="45"/>
+      <c r="AH61" s="45"/>
+      <c r="AI61" s="45"/>
+      <c r="AJ61" s="45"/>
+      <c r="AK61" s="45"/>
+      <c r="AL61" s="2"/>
+      <c r="AM61" s="46"/>
+      <c r="AN61" s="46"/>
+      <c r="AO61" s="46"/>
+      <c r="AP61" s="46"/>
+      <c r="AQ61" s="46"/>
+      <c r="AR61" s="46"/>
+      <c r="AS61" s="46"/>
+      <c r="AT61" s="46"/>
+      <c r="AU61" s="46"/>
+      <c r="AV61" s="46"/>
+      <c r="AW61" s="46"/>
+      <c r="AX61" s="46"/>
+      <c r="AY61" s="46"/>
+      <c r="AZ61" s="46"/>
+      <c r="BA61" s="46"/>
+      <c r="BB61" s="46"/>
+      <c r="BC61" s="46"/>
+      <c r="BD61" s="46"/>
+      <c r="BE61" s="46"/>
+      <c r="BF61" s="10"/>
+    </row>
+    <row r="62" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="8"/>
+      <c r="C62" s="43"/>
+      <c r="D62" s="43"/>
+      <c r="E62" s="43"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="44"/>
+      <c r="H62" s="44"/>
+      <c r="I62" s="44"/>
+      <c r="J62" s="44"/>
+      <c r="K62" s="44"/>
+      <c r="L62" s="44"/>
+      <c r="M62" s="44"/>
+      <c r="N62" s="44"/>
+      <c r="O62" s="44"/>
+      <c r="P62" s="44"/>
+      <c r="Q62" s="44"/>
+      <c r="R62" s="44"/>
+      <c r="S62" s="44"/>
+      <c r="T62" s="44"/>
+      <c r="U62" s="44"/>
+      <c r="V62" s="44"/>
+      <c r="W62" s="1"/>
+      <c r="X62" s="1"/>
+      <c r="Y62" s="1"/>
+      <c r="Z62" s="1"/>
+      <c r="AA62" s="1"/>
+      <c r="AB62" s="1"/>
+      <c r="AC62" s="1"/>
+      <c r="AD62" s="1"/>
+      <c r="AE62" s="1"/>
+      <c r="AF62" s="45"/>
+      <c r="AG62" s="45"/>
+      <c r="AH62" s="45"/>
+      <c r="AI62" s="45"/>
+      <c r="AJ62" s="45"/>
+      <c r="AK62" s="45"/>
+      <c r="AL62" s="2"/>
+      <c r="AM62" s="46"/>
+      <c r="AN62" s="46"/>
+      <c r="AO62" s="46"/>
+      <c r="AP62" s="46"/>
+      <c r="AQ62" s="46"/>
+      <c r="AR62" s="46"/>
+      <c r="AS62" s="46"/>
+      <c r="AT62" s="46"/>
+      <c r="AU62" s="46"/>
+      <c r="AV62" s="46"/>
+      <c r="AW62" s="46"/>
+      <c r="AX62" s="46"/>
+      <c r="AY62" s="46"/>
+      <c r="AZ62" s="46"/>
+      <c r="BA62" s="46"/>
+      <c r="BB62" s="46"/>
+      <c r="BC62" s="46"/>
+      <c r="BD62" s="46"/>
+      <c r="BE62" s="46"/>
+      <c r="BF62" s="10"/>
+    </row>
+    <row r="63" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="8"/>
+      <c r="C63" s="43"/>
+      <c r="D63" s="43"/>
+      <c r="E63" s="43"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="44"/>
+      <c r="J63" s="44"/>
+      <c r="K63" s="44"/>
+      <c r="L63" s="44"/>
+      <c r="M63" s="44"/>
+      <c r="N63" s="44"/>
+      <c r="O63" s="44"/>
+      <c r="P63" s="44"/>
+      <c r="Q63" s="44"/>
+      <c r="R63" s="44"/>
+      <c r="S63" s="44"/>
+      <c r="T63" s="44"/>
+      <c r="U63" s="44"/>
+      <c r="V63" s="44"/>
+      <c r="W63" s="1"/>
+      <c r="X63" s="1"/>
+      <c r="Y63" s="1"/>
+      <c r="Z63" s="1"/>
+      <c r="AA63" s="1"/>
+      <c r="AB63" s="1"/>
+      <c r="AC63" s="1"/>
+      <c r="AD63" s="1"/>
+      <c r="AE63" s="1"/>
+      <c r="AF63" s="45"/>
+      <c r="AG63" s="45"/>
+      <c r="AH63" s="45"/>
+      <c r="AI63" s="45"/>
+      <c r="AJ63" s="45"/>
+      <c r="AK63" s="45"/>
+      <c r="AL63" s="2"/>
+      <c r="AM63" s="47"/>
+      <c r="AN63" s="47"/>
+      <c r="AO63" s="47"/>
+      <c r="AP63" s="47"/>
+      <c r="AQ63" s="47"/>
+      <c r="AR63" s="47"/>
+      <c r="AS63" s="47"/>
+      <c r="AT63" s="47"/>
+      <c r="AU63" s="47"/>
+      <c r="AV63" s="47"/>
+      <c r="AW63" s="47"/>
+      <c r="AX63" s="47"/>
+      <c r="AY63" s="47"/>
+      <c r="AZ63" s="47"/>
+      <c r="BA63" s="47"/>
+      <c r="BB63" s="47"/>
+      <c r="BC63" s="47"/>
+      <c r="BD63" s="47"/>
+      <c r="BE63" s="47"/>
+      <c r="BF63" s="10"/>
+    </row>
+    <row r="64" spans="1:59" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="8"/>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1"/>
+      <c r="F64" s="14"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+      <c r="I64" s="14"/>
+      <c r="J64" s="14"/>
+      <c r="K64" s="14"/>
+      <c r="L64" s="14"/>
+      <c r="M64" s="14"/>
+      <c r="N64" s="14"/>
+      <c r="O64" s="14"/>
+      <c r="P64" s="14"/>
+      <c r="Q64" s="14"/>
+      <c r="R64" s="14"/>
+      <c r="S64" s="14"/>
+      <c r="T64" s="14"/>
+      <c r="U64" s="14"/>
+      <c r="V64" s="14"/>
+      <c r="W64" s="1"/>
+      <c r="X64" s="1"/>
+      <c r="Y64" s="1"/>
+      <c r="Z64" s="1"/>
+      <c r="AA64" s="1"/>
+      <c r="AB64" s="1"/>
+      <c r="AC64" s="1"/>
+      <c r="AD64" s="1"/>
+      <c r="AE64" s="1"/>
+      <c r="AF64" s="1"/>
+      <c r="AG64" s="1"/>
+      <c r="AH64" s="1"/>
+      <c r="AI64" s="1"/>
+      <c r="AJ64" s="1"/>
+      <c r="AK64" s="1"/>
+      <c r="AL64" s="1"/>
+      <c r="AM64" s="1"/>
+      <c r="AN64" s="1"/>
+      <c r="AO64" s="1"/>
+      <c r="AP64" s="1"/>
+      <c r="AQ64" s="1"/>
+      <c r="AR64" s="1"/>
+      <c r="AS64" s="1"/>
+      <c r="AT64" s="1"/>
+      <c r="AU64" s="1"/>
+      <c r="AV64" s="1"/>
+      <c r="AW64" s="1"/>
+      <c r="AX64" s="1"/>
+      <c r="AY64" s="1"/>
+      <c r="AZ64" s="1"/>
+      <c r="BA64" s="1"/>
+      <c r="BB64" s="1"/>
+      <c r="BC64" s="1"/>
+      <c r="BD64" s="1"/>
+      <c r="BE64" s="9"/>
+      <c r="BF64" s="10"/>
+    </row>
+    <row r="65" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="8"/>
+      <c r="C65" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="43"/>
+      <c r="E65" s="43"/>
+      <c r="F65" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44"/>
+      <c r="I65" s="44"/>
+      <c r="J65" s="44"/>
+      <c r="K65" s="44"/>
+      <c r="L65" s="44"/>
+      <c r="M65" s="44"/>
+      <c r="N65" s="44"/>
+      <c r="O65" s="44"/>
+      <c r="P65" s="44"/>
+      <c r="Q65" s="44"/>
+      <c r="R65" s="44"/>
+      <c r="S65" s="44"/>
+      <c r="T65" s="44"/>
+      <c r="U65" s="44"/>
+      <c r="V65" s="44"/>
+      <c r="W65" s="1"/>
+      <c r="X65" s="1"/>
+      <c r="Y65" s="1"/>
+      <c r="Z65" s="1"/>
+      <c r="AA65" s="1"/>
+      <c r="AB65" s="1"/>
+      <c r="AC65" s="1"/>
+      <c r="AD65" s="1"/>
+      <c r="AE65" s="1"/>
+      <c r="AF65" s="1"/>
+      <c r="AG65" s="1"/>
+      <c r="AH65" s="1"/>
+      <c r="AI65" s="1"/>
+      <c r="AJ65" s="1"/>
+      <c r="AK65" s="1"/>
+      <c r="AL65" s="1"/>
+      <c r="AM65" s="1"/>
+      <c r="AN65" s="1"/>
+      <c r="AO65" s="1"/>
+      <c r="AP65" s="1"/>
+      <c r="AQ65" s="1"/>
+      <c r="AR65" s="1"/>
+      <c r="AS65" s="1"/>
+      <c r="AT65" s="1"/>
+      <c r="AU65" s="1"/>
+      <c r="AV65" s="1"/>
+      <c r="AW65" s="1"/>
+      <c r="AX65" s="1"/>
+      <c r="AY65" s="1"/>
+      <c r="AZ65" s="1"/>
+      <c r="BA65" s="1"/>
+      <c r="BB65" s="1"/>
+      <c r="BC65" s="1"/>
+      <c r="BD65" s="1"/>
+      <c r="BE65" s="9"/>
+      <c r="BF65" s="10"/>
+    </row>
+    <row r="66" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="8"/>
+      <c r="C66" s="43"/>
+      <c r="D66" s="43"/>
+      <c r="E66" s="43"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44"/>
+      <c r="I66" s="44"/>
+      <c r="J66" s="44"/>
+      <c r="K66" s="44"/>
+      <c r="L66" s="44"/>
+      <c r="M66" s="44"/>
+      <c r="N66" s="44"/>
+      <c r="O66" s="44"/>
+      <c r="P66" s="44"/>
+      <c r="Q66" s="44"/>
+      <c r="R66" s="44"/>
+      <c r="S66" s="44"/>
+      <c r="T66" s="44"/>
+      <c r="U66" s="44"/>
+      <c r="V66" s="44"/>
+      <c r="W66" s="1"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1"/>
+      <c r="AA66" s="1"/>
+      <c r="AB66" s="1"/>
+      <c r="AC66" s="1"/>
+      <c r="AD66" s="1"/>
+      <c r="AE66" s="1"/>
+      <c r="AF66" s="1"/>
+      <c r="AG66" s="1"/>
+      <c r="AH66" s="1"/>
+      <c r="AI66" s="1"/>
+      <c r="AJ66" s="1"/>
+      <c r="AK66" s="1"/>
+      <c r="AL66" s="1"/>
+      <c r="AM66" s="1"/>
+      <c r="AN66" s="1"/>
+      <c r="AO66" s="1"/>
+      <c r="AP66" s="1"/>
+      <c r="AQ66" s="1"/>
+      <c r="AR66" s="1"/>
+      <c r="AS66" s="1"/>
+      <c r="AT66" s="1"/>
+      <c r="AU66" s="1"/>
+      <c r="AV66" s="1"/>
+      <c r="AW66" s="1"/>
+      <c r="AX66" s="1"/>
+      <c r="AY66" s="1"/>
+      <c r="AZ66" s="1"/>
+      <c r="BA66" s="1"/>
+      <c r="BB66" s="1"/>
+      <c r="BC66" s="1"/>
+      <c r="BD66" s="1"/>
+      <c r="BE66" s="9"/>
+      <c r="BF66" s="10"/>
+    </row>
+    <row r="67" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="8"/>
+      <c r="C67" s="43"/>
+      <c r="D67" s="43"/>
+      <c r="E67" s="43"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44"/>
+      <c r="I67" s="44"/>
+      <c r="J67" s="44"/>
+      <c r="K67" s="44"/>
+      <c r="L67" s="44"/>
+      <c r="M67" s="44"/>
+      <c r="N67" s="44"/>
+      <c r="O67" s="44"/>
+      <c r="P67" s="44"/>
+      <c r="Q67" s="44"/>
+      <c r="R67" s="44"/>
+      <c r="S67" s="44"/>
+      <c r="T67" s="44"/>
+      <c r="U67" s="44"/>
+      <c r="V67" s="44"/>
+      <c r="W67" s="1"/>
+      <c r="X67" s="1"/>
+      <c r="Y67" s="1"/>
+      <c r="Z67" s="1"/>
+      <c r="AA67" s="1"/>
+      <c r="AB67" s="1"/>
+      <c r="AC67" s="1"/>
+      <c r="AD67" s="1"/>
+      <c r="AE67" s="1"/>
+      <c r="AF67" s="1"/>
+      <c r="AG67" s="1"/>
+      <c r="AH67" s="1"/>
+      <c r="AI67" s="1"/>
+      <c r="AJ67" s="1"/>
+      <c r="AK67" s="1"/>
+      <c r="AL67" s="1"/>
+      <c r="AM67" s="1"/>
+      <c r="AN67" s="1"/>
+      <c r="AO67" s="1"/>
+      <c r="AP67" s="1"/>
+      <c r="AQ67" s="1"/>
+      <c r="AR67" s="1"/>
+      <c r="AS67" s="1"/>
+      <c r="AT67" s="1"/>
+      <c r="AU67" s="1"/>
+      <c r="AV67" s="1"/>
+      <c r="AW67" s="1"/>
+      <c r="AX67" s="1"/>
+      <c r="AY67" s="1"/>
+      <c r="AZ67" s="1"/>
+      <c r="BA67" s="1"/>
+      <c r="BB67" s="1"/>
+      <c r="BC67" s="1"/>
+      <c r="BD67" s="1"/>
+      <c r="BE67" s="9"/>
+      <c r="BF67" s="10"/>
+    </row>
+    <row r="68" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="8"/>
+      <c r="C68" s="9"/>
+      <c r="D68" s="9"/>
+      <c r="E68" s="9"/>
+      <c r="F68" s="9"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+      <c r="R68" s="2"/>
+      <c r="S68" s="2"/>
+      <c r="T68" s="2"/>
+      <c r="U68" s="2"/>
+      <c r="V68" s="2"/>
+      <c r="W68" s="2"/>
+      <c r="X68" s="2"/>
+      <c r="Y68" s="2"/>
+      <c r="Z68" s="2"/>
+      <c r="AA68" s="2"/>
+      <c r="AB68" s="2"/>
+      <c r="AC68" s="2"/>
+      <c r="AD68" s="2"/>
+      <c r="AE68" s="2"/>
+      <c r="AF68" s="2"/>
+      <c r="AG68" s="2"/>
+      <c r="AH68" s="2"/>
+      <c r="AI68" s="2"/>
+      <c r="AJ68" s="2"/>
+      <c r="AK68" s="2"/>
+      <c r="AL68" s="2"/>
+      <c r="AM68" s="2"/>
+      <c r="AN68" s="2"/>
+      <c r="AO68" s="2"/>
+      <c r="AP68" s="2"/>
+      <c r="AQ68" s="2"/>
+      <c r="AR68" s="2"/>
+      <c r="AS68" s="2"/>
+      <c r="AT68" s="2"/>
+      <c r="AU68" s="2"/>
+      <c r="AV68" s="2"/>
+      <c r="AW68" s="2"/>
+      <c r="AX68" s="2"/>
+      <c r="AY68" s="2"/>
+      <c r="AZ68" s="2"/>
+      <c r="BA68" s="2"/>
+      <c r="BB68" s="2"/>
+      <c r="BC68" s="2"/>
+      <c r="BD68" s="2"/>
+      <c r="BE68" s="2"/>
+      <c r="BF68" s="10"/>
+      <c r="BQ68" s="3"/>
+      <c r="BR68" s="2"/>
+      <c r="BS68" s="2"/>
+      <c r="BT68" s="2"/>
+      <c r="BU68" s="2"/>
+      <c r="BV68" s="2"/>
+      <c r="BW68" s="2"/>
+      <c r="BX68" s="2"/>
+      <c r="BY68" s="2"/>
+      <c r="BZ68" s="2"/>
+      <c r="CA68" s="2"/>
+      <c r="CB68" s="2"/>
+      <c r="CC68" s="2"/>
+      <c r="CD68" s="2"/>
+      <c r="CE68" s="2"/>
+      <c r="CF68" s="2"/>
+      <c r="CG68" s="2"/>
+      <c r="CH68" s="2"/>
+      <c r="CI68" s="2"/>
+      <c r="CJ68" s="2"/>
+      <c r="CK68" s="2"/>
+      <c r="CL68" s="2"/>
+      <c r="CM68" s="2"/>
+      <c r="CN68" s="2"/>
+      <c r="CO68" s="2"/>
+      <c r="CP68" s="2"/>
+      <c r="CQ68" s="2"/>
+      <c r="CR68" s="2"/>
+      <c r="CS68" s="2"/>
+      <c r="CT68" s="2"/>
+      <c r="CU68" s="2"/>
+      <c r="CV68" s="2"/>
+      <c r="CW68" s="2"/>
+      <c r="CX68" s="2"/>
+      <c r="CY68" s="2"/>
+      <c r="CZ68" s="2"/>
+      <c r="DA68" s="2"/>
+      <c r="DB68" s="2"/>
+      <c r="DC68" s="2"/>
+      <c r="DD68" s="2"/>
+      <c r="DE68" s="2"/>
+      <c r="DF68" s="2"/>
+      <c r="DG68" s="2"/>
+      <c r="DH68" s="2"/>
+      <c r="DI68" s="2"/>
+      <c r="DJ68" s="2"/>
+      <c r="DK68" s="2"/>
+      <c r="DL68" s="2"/>
+      <c r="DM68" s="2"/>
+      <c r="DN68" s="2"/>
+      <c r="DO68" s="2"/>
+    </row>
+    <row r="69" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="8"/>
+      <c r="C69" s="9"/>
+      <c r="D69" s="9"/>
+      <c r="E69" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="F69" s="28"/>
+      <c r="G69" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="H69" s="30"/>
+      <c r="I69" s="30"/>
+      <c r="J69" s="30"/>
+      <c r="K69" s="30"/>
+      <c r="L69" s="30"/>
+      <c r="M69" s="30"/>
+      <c r="N69" s="30"/>
+      <c r="O69" s="30"/>
+      <c r="P69" s="30"/>
+      <c r="Q69" s="30"/>
+      <c r="R69" s="30"/>
+      <c r="S69" s="30"/>
+      <c r="T69" s="30"/>
+      <c r="U69" s="30"/>
+      <c r="V69" s="30"/>
+      <c r="W69" s="30"/>
+      <c r="X69" s="30"/>
+      <c r="Y69" s="30"/>
+      <c r="Z69" s="30"/>
+      <c r="AA69" s="30"/>
+      <c r="AB69" s="30"/>
+      <c r="AC69" s="30"/>
+      <c r="AD69" s="30"/>
+      <c r="AE69" s="30"/>
+      <c r="AF69" s="30"/>
+      <c r="AG69" s="30"/>
+      <c r="AH69" s="30"/>
+      <c r="AI69" s="30"/>
+      <c r="AJ69" s="30"/>
+      <c r="AK69" s="30"/>
+      <c r="AL69" s="30"/>
+      <c r="AM69" s="30"/>
+      <c r="AN69" s="30"/>
+      <c r="AO69" s="30"/>
+      <c r="AP69" s="30"/>
+      <c r="AQ69" s="30"/>
+      <c r="AR69" s="30"/>
+      <c r="AS69" s="30"/>
+      <c r="AT69" s="30"/>
+      <c r="AU69" s="30"/>
+      <c r="AV69" s="30"/>
+      <c r="AW69" s="30"/>
+      <c r="AX69" s="30"/>
+      <c r="AY69" s="30"/>
+      <c r="AZ69" s="30"/>
+      <c r="BA69" s="30"/>
+      <c r="BB69" s="30"/>
+      <c r="BC69" s="30"/>
+      <c r="BD69" s="30"/>
+      <c r="BE69" s="30"/>
+      <c r="BF69" s="31"/>
+      <c r="BQ69" s="2"/>
+      <c r="BR69" s="2"/>
+      <c r="BS69" s="2"/>
+      <c r="BT69" s="2"/>
+      <c r="BU69" s="2"/>
+      <c r="BV69" s="2"/>
+      <c r="BW69" s="2"/>
+      <c r="BX69" s="2"/>
+      <c r="BY69" s="2"/>
+      <c r="BZ69" s="2"/>
+      <c r="CA69" s="2"/>
+      <c r="CB69" s="2"/>
+      <c r="CC69" s="2"/>
+      <c r="CD69" s="2"/>
+      <c r="CE69" s="2"/>
+      <c r="CF69" s="2"/>
+      <c r="CG69" s="2"/>
+      <c r="CH69" s="2"/>
+      <c r="CI69" s="2"/>
+      <c r="CJ69" s="2"/>
+      <c r="CK69" s="2"/>
+      <c r="CL69" s="2"/>
+      <c r="CM69" s="2"/>
+      <c r="CN69" s="2"/>
+      <c r="CO69" s="2"/>
+      <c r="CP69" s="2"/>
+      <c r="CQ69" s="2"/>
+      <c r="CR69" s="2"/>
+      <c r="CS69" s="2"/>
+      <c r="CT69" s="2"/>
+      <c r="CU69" s="2"/>
+      <c r="CV69" s="2"/>
+      <c r="CW69" s="2"/>
+      <c r="CX69" s="2"/>
+      <c r="CY69" s="2"/>
+      <c r="CZ69" s="2"/>
+      <c r="DA69" s="2"/>
+      <c r="DB69" s="2"/>
+      <c r="DC69" s="2"/>
+      <c r="DD69" s="2"/>
+      <c r="DE69" s="2"/>
+      <c r="DF69" s="2"/>
+      <c r="DG69" s="2"/>
+      <c r="DH69" s="2"/>
+      <c r="DI69" s="2"/>
+      <c r="DJ69" s="2"/>
+      <c r="DK69" s="2"/>
+      <c r="DL69" s="2"/>
+      <c r="DM69" s="2"/>
+      <c r="DN69" s="2"/>
+      <c r="DO69" s="2"/>
+    </row>
+    <row r="70" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="8"/>
+      <c r="C70" s="9"/>
+      <c r="D70" s="9"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="30"/>
+      <c r="H70" s="30"/>
+      <c r="I70" s="30"/>
+      <c r="J70" s="30"/>
+      <c r="K70" s="30"/>
+      <c r="L70" s="30"/>
+      <c r="M70" s="30"/>
+      <c r="N70" s="30"/>
+      <c r="O70" s="30"/>
+      <c r="P70" s="30"/>
+      <c r="Q70" s="30"/>
+      <c r="R70" s="30"/>
+      <c r="S70" s="30"/>
+      <c r="T70" s="30"/>
+      <c r="U70" s="30"/>
+      <c r="V70" s="30"/>
+      <c r="W70" s="30"/>
+      <c r="X70" s="30"/>
+      <c r="Y70" s="30"/>
+      <c r="Z70" s="30"/>
+      <c r="AA70" s="30"/>
+      <c r="AB70" s="30"/>
+      <c r="AC70" s="30"/>
+      <c r="AD70" s="30"/>
+      <c r="AE70" s="30"/>
+      <c r="AF70" s="30"/>
+      <c r="AG70" s="30"/>
+      <c r="AH70" s="30"/>
+      <c r="AI70" s="30"/>
+      <c r="AJ70" s="30"/>
+      <c r="AK70" s="30"/>
+      <c r="AL70" s="30"/>
+      <c r="AM70" s="30"/>
+      <c r="AN70" s="30"/>
+      <c r="AO70" s="30"/>
+      <c r="AP70" s="30"/>
+      <c r="AQ70" s="30"/>
+      <c r="AR70" s="30"/>
+      <c r="AS70" s="30"/>
+      <c r="AT70" s="30"/>
+      <c r="AU70" s="30"/>
+      <c r="AV70" s="30"/>
+      <c r="AW70" s="30"/>
+      <c r="AX70" s="30"/>
+      <c r="AY70" s="30"/>
+      <c r="AZ70" s="30"/>
+      <c r="BA70" s="30"/>
+      <c r="BB70" s="30"/>
+      <c r="BC70" s="30"/>
+      <c r="BD70" s="30"/>
+      <c r="BE70" s="30"/>
+      <c r="BF70" s="31"/>
+      <c r="BQ70" s="2"/>
+      <c r="BR70" s="2"/>
+      <c r="BS70" s="2"/>
+      <c r="BT70" s="2"/>
+      <c r="BU70" s="2"/>
+      <c r="BV70" s="2"/>
+      <c r="BW70" s="2"/>
+      <c r="BX70" s="2"/>
+      <c r="BY70" s="2"/>
+      <c r="BZ70" s="2"/>
+      <c r="CA70" s="2"/>
+      <c r="CB70" s="2"/>
+      <c r="CC70" s="2"/>
+      <c r="CD70" s="2"/>
+      <c r="CE70" s="2"/>
+      <c r="CF70" s="2"/>
+      <c r="CG70" s="2"/>
+      <c r="CH70" s="2"/>
+      <c r="CI70" s="2"/>
+      <c r="CJ70" s="2"/>
+      <c r="CK70" s="2"/>
+      <c r="CL70" s="2"/>
+      <c r="CM70" s="2"/>
+      <c r="CN70" s="2"/>
+      <c r="CO70" s="2"/>
+      <c r="CP70" s="2"/>
+      <c r="CQ70" s="2"/>
+      <c r="CR70" s="2"/>
+      <c r="CS70" s="2"/>
+      <c r="CT70" s="2"/>
+      <c r="CU70" s="2"/>
+      <c r="CV70" s="2"/>
+      <c r="CW70" s="2"/>
+      <c r="CX70" s="2"/>
+      <c r="CY70" s="2"/>
+      <c r="CZ70" s="2"/>
+      <c r="DA70" s="2"/>
+      <c r="DB70" s="2"/>
+      <c r="DC70" s="2"/>
+      <c r="DD70" s="2"/>
+      <c r="DE70" s="2"/>
+      <c r="DF70" s="2"/>
+      <c r="DG70" s="2"/>
+      <c r="DH70" s="2"/>
+      <c r="DI70" s="2"/>
+      <c r="DJ70" s="2"/>
+      <c r="DK70" s="2"/>
+      <c r="DL70" s="2"/>
+      <c r="DM70" s="2"/>
+      <c r="DN70" s="2"/>
+      <c r="DO70" s="2"/>
+    </row>
+    <row r="71" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="8"/>
+      <c r="C71" s="9"/>
+      <c r="D71" s="9"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="30"/>
+      <c r="H71" s="30"/>
+      <c r="I71" s="30"/>
+      <c r="J71" s="30"/>
+      <c r="K71" s="30"/>
+      <c r="L71" s="30"/>
+      <c r="M71" s="30"/>
+      <c r="N71" s="30"/>
+      <c r="O71" s="30"/>
+      <c r="P71" s="30"/>
+      <c r="Q71" s="30"/>
+      <c r="R71" s="30"/>
+      <c r="S71" s="30"/>
+      <c r="T71" s="30"/>
+      <c r="U71" s="30"/>
+      <c r="V71" s="30"/>
+      <c r="W71" s="30"/>
+      <c r="X71" s="30"/>
+      <c r="Y71" s="30"/>
+      <c r="Z71" s="30"/>
+      <c r="AA71" s="30"/>
+      <c r="AB71" s="30"/>
+      <c r="AC71" s="30"/>
+      <c r="AD71" s="30"/>
+      <c r="AE71" s="30"/>
+      <c r="AF71" s="30"/>
+      <c r="AG71" s="30"/>
+      <c r="AH71" s="30"/>
+      <c r="AI71" s="30"/>
+      <c r="AJ71" s="30"/>
+      <c r="AK71" s="30"/>
+      <c r="AL71" s="30"/>
+      <c r="AM71" s="30"/>
+      <c r="AN71" s="30"/>
+      <c r="AO71" s="30"/>
+      <c r="AP71" s="30"/>
+      <c r="AQ71" s="30"/>
+      <c r="AR71" s="30"/>
+      <c r="AS71" s="30"/>
+      <c r="AT71" s="30"/>
+      <c r="AU71" s="30"/>
+      <c r="AV71" s="30"/>
+      <c r="AW71" s="30"/>
+      <c r="AX71" s="30"/>
+      <c r="AY71" s="30"/>
+      <c r="AZ71" s="30"/>
+      <c r="BA71" s="30"/>
+      <c r="BB71" s="30"/>
+      <c r="BC71" s="30"/>
+      <c r="BD71" s="30"/>
+      <c r="BE71" s="30"/>
+      <c r="BF71" s="31"/>
+      <c r="BQ71" s="2"/>
+      <c r="BR71" s="2"/>
+      <c r="BS71" s="2"/>
+      <c r="BT71" s="2"/>
+      <c r="BU71" s="2"/>
+      <c r="BV71" s="2"/>
+      <c r="BW71" s="2"/>
+      <c r="BX71" s="2"/>
+      <c r="BY71" s="2"/>
+      <c r="BZ71" s="2"/>
+      <c r="CA71" s="2"/>
+      <c r="CB71" s="2"/>
+      <c r="CC71" s="2"/>
+      <c r="CD71" s="2"/>
+      <c r="CE71" s="2"/>
+      <c r="CF71" s="2"/>
+      <c r="CG71" s="2"/>
+      <c r="CH71" s="2"/>
+      <c r="CI71" s="2"/>
+      <c r="CJ71" s="2"/>
+      <c r="CK71" s="2"/>
+      <c r="CL71" s="2"/>
+      <c r="CM71" s="2"/>
+      <c r="CN71" s="2"/>
+      <c r="CO71" s="2"/>
+      <c r="CP71" s="2"/>
+      <c r="CQ71" s="2"/>
+      <c r="CR71" s="2"/>
+      <c r="CS71" s="2"/>
+      <c r="CT71" s="2"/>
+      <c r="CU71" s="2"/>
+      <c r="CV71" s="2"/>
+      <c r="CW71" s="2"/>
+      <c r="CX71" s="2"/>
+      <c r="CY71" s="2"/>
+      <c r="CZ71" s="2"/>
+      <c r="DA71" s="2"/>
+      <c r="DB71" s="2"/>
+      <c r="DC71" s="2"/>
+      <c r="DD71" s="2"/>
+      <c r="DE71" s="2"/>
+      <c r="DF71" s="2"/>
+      <c r="DG71" s="2"/>
+      <c r="DH71" s="2"/>
+      <c r="DI71" s="2"/>
+      <c r="DJ71" s="2"/>
+      <c r="DK71" s="2"/>
+      <c r="DL71" s="2"/>
+      <c r="DM71" s="2"/>
+      <c r="DN71" s="2"/>
+      <c r="DO71" s="2"/>
+    </row>
+    <row r="72" spans="2:119" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="8"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="19"/>
+      <c r="F72" s="19"/>
+      <c r="G72" s="20"/>
+      <c r="H72" s="20"/>
+      <c r="I72" s="20"/>
+      <c r="J72" s="20"/>
+      <c r="K72" s="20"/>
+      <c r="L72" s="20"/>
+      <c r="M72" s="20"/>
+      <c r="N72" s="20"/>
+      <c r="O72" s="20"/>
+      <c r="P72" s="20"/>
+      <c r="Q72" s="20"/>
+      <c r="R72" s="20"/>
+      <c r="S72" s="20"/>
+      <c r="T72" s="20"/>
+      <c r="U72" s="20"/>
+      <c r="V72" s="20"/>
+      <c r="W72" s="20"/>
+      <c r="X72" s="20"/>
+      <c r="Y72" s="20"/>
+      <c r="Z72" s="20"/>
+      <c r="AA72" s="20"/>
+      <c r="AB72" s="20"/>
+      <c r="AC72" s="20"/>
+      <c r="AD72" s="20"/>
+      <c r="AE72" s="20"/>
+      <c r="AF72" s="20"/>
+      <c r="AG72" s="20"/>
+      <c r="AH72" s="20"/>
+      <c r="AI72" s="20"/>
+      <c r="AJ72" s="20"/>
+      <c r="AK72" s="20"/>
+      <c r="AL72" s="20"/>
+      <c r="AM72" s="20"/>
+      <c r="AN72" s="20"/>
+      <c r="AO72" s="20"/>
+      <c r="AP72" s="20"/>
+      <c r="AQ72" s="20"/>
+      <c r="AR72" s="20"/>
+      <c r="AS72" s="20"/>
+      <c r="AT72" s="20"/>
+      <c r="AU72" s="20"/>
+      <c r="AV72" s="20"/>
+      <c r="AW72" s="20"/>
+      <c r="AX72" s="20"/>
+      <c r="AY72" s="20"/>
+      <c r="AZ72" s="20"/>
+      <c r="BA72" s="20"/>
+      <c r="BB72" s="20"/>
+      <c r="BC72" s="20"/>
+      <c r="BD72" s="20"/>
+      <c r="BE72" s="20"/>
+      <c r="BF72" s="21"/>
+      <c r="BQ72" s="2"/>
+      <c r="BR72" s="2"/>
+      <c r="BS72" s="2"/>
+      <c r="BT72" s="2"/>
+      <c r="BU72" s="2"/>
+      <c r="BV72" s="2"/>
+      <c r="BW72" s="2"/>
+      <c r="BX72" s="2"/>
+      <c r="BY72" s="2"/>
+      <c r="BZ72" s="2"/>
+      <c r="CA72" s="2"/>
+      <c r="CB72" s="2"/>
+      <c r="CC72" s="2"/>
+      <c r="CD72" s="2"/>
+      <c r="CE72" s="2"/>
+      <c r="CF72" s="2"/>
+      <c r="CG72" s="2"/>
+      <c r="CH72" s="2"/>
+      <c r="CI72" s="2"/>
+      <c r="CJ72" s="2"/>
+      <c r="CK72" s="2"/>
+      <c r="CL72" s="2"/>
+      <c r="CM72" s="2"/>
+      <c r="CN72" s="2"/>
+      <c r="CO72" s="2"/>
+      <c r="CP72" s="2"/>
+      <c r="CQ72" s="2"/>
+      <c r="CR72" s="2"/>
+      <c r="CS72" s="2"/>
+      <c r="CT72" s="2"/>
+      <c r="CU72" s="2"/>
+      <c r="CV72" s="2"/>
+      <c r="CW72" s="2"/>
+      <c r="CX72" s="2"/>
+      <c r="CY72" s="2"/>
+      <c r="CZ72" s="2"/>
+      <c r="DA72" s="2"/>
+      <c r="DB72" s="2"/>
+      <c r="DC72" s="2"/>
+      <c r="DD72" s="2"/>
+      <c r="DE72" s="2"/>
+      <c r="DF72" s="2"/>
+      <c r="DG72" s="2"/>
+      <c r="DH72" s="2"/>
+      <c r="DI72" s="2"/>
+      <c r="DJ72" s="2"/>
+      <c r="DK72" s="2"/>
+      <c r="DL72" s="2"/>
+      <c r="DM72" s="2"/>
+      <c r="DN72" s="2"/>
+      <c r="DO72" s="2"/>
+    </row>
+    <row r="73" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="8"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="9"/>
+      <c r="E73" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="F73" s="28"/>
+      <c r="G73" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="40"/>
-[...70 lines deleted...]
-        <v>2</v>
+      <c r="H73" s="29"/>
+      <c r="I73" s="29"/>
+      <c r="J73" s="29"/>
+      <c r="K73" s="29"/>
+      <c r="L73" s="29"/>
+      <c r="M73" s="29"/>
+      <c r="N73" s="29"/>
+      <c r="O73" s="29"/>
+      <c r="P73" s="29"/>
+      <c r="Q73" s="29"/>
+      <c r="R73" s="29"/>
+      <c r="S73" s="29"/>
+      <c r="T73" s="29"/>
+      <c r="U73" s="29"/>
+      <c r="V73" s="29"/>
+      <c r="W73" s="29"/>
+      <c r="X73" s="29"/>
+      <c r="Y73" s="29"/>
+      <c r="Z73" s="29"/>
+      <c r="AA73" s="29"/>
+      <c r="AB73" s="29"/>
+      <c r="AC73" s="29"/>
+      <c r="AD73" s="29"/>
+      <c r="AE73" s="29"/>
+      <c r="AF73" s="29"/>
+      <c r="AG73" s="29"/>
+      <c r="AH73" s="29"/>
+      <c r="AI73" s="29"/>
+      <c r="AJ73" s="29"/>
+      <c r="AK73" s="29"/>
+      <c r="AL73" s="29"/>
+      <c r="AM73" s="29"/>
+      <c r="AN73" s="29"/>
+      <c r="AO73" s="29"/>
+      <c r="AP73" s="29"/>
+      <c r="AQ73" s="29"/>
+      <c r="AR73" s="29"/>
+      <c r="AS73" s="29"/>
+      <c r="AT73" s="29"/>
+      <c r="AU73" s="29"/>
+      <c r="AV73" s="29"/>
+      <c r="AW73" s="29"/>
+      <c r="AX73" s="29"/>
+      <c r="AY73" s="29"/>
+      <c r="AZ73" s="29"/>
+      <c r="BA73" s="29"/>
+      <c r="BB73" s="29"/>
+      <c r="BC73" s="29"/>
+      <c r="BD73" s="29"/>
+      <c r="BE73" s="29"/>
+      <c r="BF73" s="48"/>
+      <c r="BQ73" s="2"/>
+      <c r="BR73" s="2"/>
+      <c r="BS73" s="2"/>
+      <c r="BT73" s="2"/>
+      <c r="BU73" s="2"/>
+      <c r="BV73" s="2"/>
+      <c r="BW73" s="2"/>
+      <c r="BX73" s="2"/>
+      <c r="BY73" s="2"/>
+      <c r="BZ73" s="2"/>
+      <c r="CA73" s="2"/>
+      <c r="CB73" s="2"/>
+      <c r="CC73" s="2"/>
+      <c r="CD73" s="2"/>
+      <c r="CE73" s="2"/>
+      <c r="CF73" s="2"/>
+      <c r="CG73" s="2"/>
+      <c r="CH73" s="2"/>
+      <c r="CI73" s="2"/>
+      <c r="CJ73" s="2"/>
+      <c r="CK73" s="2"/>
+      <c r="CL73" s="2"/>
+      <c r="CM73" s="2"/>
+      <c r="CN73" s="2"/>
+      <c r="CO73" s="2"/>
+      <c r="CP73" s="2"/>
+      <c r="CQ73" s="2"/>
+      <c r="CR73" s="2"/>
+      <c r="CS73" s="2"/>
+      <c r="CT73" s="2"/>
+      <c r="CU73" s="2"/>
+      <c r="CV73" s="2"/>
+      <c r="CW73" s="2"/>
+      <c r="CX73" s="2"/>
+      <c r="CY73" s="2"/>
+      <c r="CZ73" s="2"/>
+      <c r="DA73" s="2"/>
+      <c r="DB73" s="2"/>
+      <c r="DC73" s="2"/>
+      <c r="DD73" s="2"/>
+      <c r="DE73" s="2"/>
+      <c r="DF73" s="2"/>
+      <c r="DG73" s="2"/>
+      <c r="DH73" s="2"/>
+      <c r="DI73" s="2"/>
+      <c r="DJ73" s="2"/>
+      <c r="DK73" s="2"/>
+      <c r="DL73" s="2"/>
+      <c r="DM73" s="2"/>
+      <c r="DN73" s="2"/>
+      <c r="DO73" s="2"/>
+    </row>
+    <row r="74" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="8"/>
+      <c r="C74" s="9"/>
+      <c r="D74" s="9"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="29"/>
+      <c r="H74" s="29"/>
+      <c r="I74" s="29"/>
+      <c r="J74" s="29"/>
+      <c r="K74" s="29"/>
+      <c r="L74" s="29"/>
+      <c r="M74" s="29"/>
+      <c r="N74" s="29"/>
+      <c r="O74" s="29"/>
+      <c r="P74" s="29"/>
+      <c r="Q74" s="29"/>
+      <c r="R74" s="29"/>
+      <c r="S74" s="29"/>
+      <c r="T74" s="29"/>
+      <c r="U74" s="29"/>
+      <c r="V74" s="29"/>
+      <c r="W74" s="29"/>
+      <c r="X74" s="29"/>
+      <c r="Y74" s="29"/>
+      <c r="Z74" s="29"/>
+      <c r="AA74" s="29"/>
+      <c r="AB74" s="29"/>
+      <c r="AC74" s="29"/>
+      <c r="AD74" s="29"/>
+      <c r="AE74" s="29"/>
+      <c r="AF74" s="29"/>
+      <c r="AG74" s="29"/>
+      <c r="AH74" s="29"/>
+      <c r="AI74" s="29"/>
+      <c r="AJ74" s="29"/>
+      <c r="AK74" s="29"/>
+      <c r="AL74" s="29"/>
+      <c r="AM74" s="29"/>
+      <c r="AN74" s="29"/>
+      <c r="AO74" s="29"/>
+      <c r="AP74" s="29"/>
+      <c r="AQ74" s="29"/>
+      <c r="AR74" s="29"/>
+      <c r="AS74" s="29"/>
+      <c r="AT74" s="29"/>
+      <c r="AU74" s="29"/>
+      <c r="AV74" s="29"/>
+      <c r="AW74" s="29"/>
+      <c r="AX74" s="29"/>
+      <c r="AY74" s="29"/>
+      <c r="AZ74" s="29"/>
+      <c r="BA74" s="29"/>
+      <c r="BB74" s="29"/>
+      <c r="BC74" s="29"/>
+      <c r="BD74" s="29"/>
+      <c r="BE74" s="29"/>
+      <c r="BF74" s="48"/>
+      <c r="BQ74" s="2"/>
+      <c r="BR74" s="2"/>
+      <c r="BS74" s="2"/>
+      <c r="BT74" s="2"/>
+      <c r="BU74" s="2"/>
+      <c r="BV74" s="2"/>
+      <c r="BW74" s="2"/>
+      <c r="BX74" s="2"/>
+      <c r="BY74" s="2"/>
+      <c r="BZ74" s="2"/>
+      <c r="CA74" s="2"/>
+      <c r="CB74" s="2"/>
+      <c r="CC74" s="2"/>
+      <c r="CD74" s="2"/>
+      <c r="CE74" s="2"/>
+      <c r="CF74" s="2"/>
+      <c r="CG74" s="2"/>
+      <c r="CH74" s="2"/>
+      <c r="CI74" s="2"/>
+      <c r="CJ74" s="2"/>
+      <c r="CK74" s="2"/>
+      <c r="CL74" s="2"/>
+      <c r="CM74" s="2"/>
+      <c r="CN74" s="2"/>
+      <c r="CO74" s="2"/>
+      <c r="CP74" s="2"/>
+      <c r="CQ74" s="2"/>
+      <c r="CR74" s="2"/>
+      <c r="CS74" s="2"/>
+      <c r="CT74" s="2"/>
+      <c r="CU74" s="2"/>
+      <c r="CV74" s="2"/>
+      <c r="CW74" s="2"/>
+      <c r="CX74" s="2"/>
+      <c r="CY74" s="2"/>
+      <c r="CZ74" s="2"/>
+      <c r="DA74" s="2"/>
+      <c r="DB74" s="2"/>
+      <c r="DC74" s="2"/>
+      <c r="DD74" s="2"/>
+      <c r="DE74" s="2"/>
+      <c r="DF74" s="2"/>
+      <c r="DG74" s="2"/>
+      <c r="DH74" s="2"/>
+      <c r="DI74" s="2"/>
+      <c r="DJ74" s="2"/>
+      <c r="DK74" s="2"/>
+      <c r="DL74" s="2"/>
+      <c r="DM74" s="2"/>
+      <c r="DN74" s="2"/>
+      <c r="DO74" s="2"/>
+    </row>
+    <row r="75" spans="2:119" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="8"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="9"/>
+      <c r="E75" s="22"/>
+      <c r="F75" s="22"/>
+      <c r="G75" s="20"/>
+      <c r="H75" s="20"/>
+      <c r="I75" s="20"/>
+      <c r="J75" s="20"/>
+      <c r="K75" s="20"/>
+      <c r="L75" s="20"/>
+      <c r="M75" s="20"/>
+      <c r="N75" s="20"/>
+      <c r="O75" s="20"/>
+      <c r="P75" s="20"/>
+      <c r="Q75" s="20"/>
+      <c r="R75" s="20"/>
+      <c r="S75" s="20"/>
+      <c r="T75" s="20"/>
+      <c r="U75" s="20"/>
+      <c r="V75" s="20"/>
+      <c r="W75" s="20"/>
+      <c r="X75" s="20"/>
+      <c r="Y75" s="20"/>
+      <c r="Z75" s="20"/>
+      <c r="AA75" s="20"/>
+      <c r="AB75" s="20"/>
+      <c r="AC75" s="20"/>
+      <c r="AD75" s="20"/>
+      <c r="AE75" s="20"/>
+      <c r="AF75" s="20"/>
+      <c r="AG75" s="20"/>
+      <c r="AH75" s="20"/>
+      <c r="AI75" s="20"/>
+      <c r="AJ75" s="20"/>
+      <c r="AK75" s="20"/>
+      <c r="AL75" s="20"/>
+      <c r="AM75" s="20"/>
+      <c r="AN75" s="20"/>
+      <c r="AO75" s="20"/>
+      <c r="AP75" s="20"/>
+      <c r="AQ75" s="20"/>
+      <c r="AR75" s="20"/>
+      <c r="AS75" s="20"/>
+      <c r="AT75" s="20"/>
+      <c r="AU75" s="20"/>
+      <c r="AV75" s="20"/>
+      <c r="AW75" s="20"/>
+      <c r="AX75" s="20"/>
+      <c r="AY75" s="20"/>
+      <c r="AZ75" s="20"/>
+      <c r="BA75" s="20"/>
+      <c r="BB75" s="20"/>
+      <c r="BC75" s="20"/>
+      <c r="BD75" s="20"/>
+      <c r="BE75" s="20"/>
+      <c r="BF75" s="23"/>
+      <c r="BQ75" s="2"/>
+      <c r="BR75" s="2"/>
+      <c r="BS75" s="2"/>
+      <c r="BT75" s="2"/>
+      <c r="BU75" s="2"/>
+      <c r="BV75" s="2"/>
+      <c r="BW75" s="2"/>
+      <c r="BX75" s="2"/>
+      <c r="BY75" s="2"/>
+      <c r="BZ75" s="2"/>
+      <c r="CA75" s="2"/>
+      <c r="CB75" s="2"/>
+      <c r="CC75" s="2"/>
+      <c r="CD75" s="2"/>
+      <c r="CE75" s="2"/>
+      <c r="CF75" s="2"/>
+      <c r="CG75" s="2"/>
+      <c r="CH75" s="2"/>
+      <c r="CI75" s="2"/>
+      <c r="CJ75" s="2"/>
+      <c r="CK75" s="2"/>
+      <c r="CL75" s="2"/>
+      <c r="CM75" s="2"/>
+      <c r="CN75" s="2"/>
+      <c r="CO75" s="2"/>
+      <c r="CP75" s="2"/>
+      <c r="CQ75" s="2"/>
+      <c r="CR75" s="2"/>
+      <c r="CS75" s="2"/>
+      <c r="CT75" s="2"/>
+      <c r="CU75" s="2"/>
+      <c r="CV75" s="2"/>
+      <c r="CW75" s="2"/>
+      <c r="CX75" s="2"/>
+      <c r="CY75" s="2"/>
+      <c r="CZ75" s="2"/>
+      <c r="DA75" s="2"/>
+      <c r="DB75" s="2"/>
+      <c r="DC75" s="2"/>
+      <c r="DD75" s="2"/>
+      <c r="DE75" s="2"/>
+      <c r="DF75" s="2"/>
+      <c r="DG75" s="2"/>
+      <c r="DH75" s="2"/>
+      <c r="DI75" s="2"/>
+      <c r="DJ75" s="2"/>
+      <c r="DK75" s="2"/>
+      <c r="DL75" s="2"/>
+      <c r="DM75" s="2"/>
+      <c r="DN75" s="2"/>
+      <c r="DO75" s="2"/>
+    </row>
+    <row r="76" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="8"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="28" t="s">
+        <v>28</v>
       </c>
-      <c r="J9" s="10"/>
-[...1 lines deleted...]
-        <v>3</v>
+      <c r="F76" s="28"/>
+      <c r="G76" s="29" t="s">
+        <v>29</v>
       </c>
-      <c r="L9" s="10"/>
-[...41 lines deleted...]
-      <c r="B12" s="16" t="s">
+      <c r="H76" s="29"/>
+      <c r="I76" s="29"/>
+      <c r="J76" s="29"/>
+      <c r="K76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="29"/>
+      <c r="N76" s="29"/>
+      <c r="O76" s="29"/>
+      <c r="P76" s="29"/>
+      <c r="Q76" s="29"/>
+      <c r="R76" s="29"/>
+      <c r="S76" s="29"/>
+      <c r="T76" s="29"/>
+      <c r="U76" s="29"/>
+      <c r="V76" s="29"/>
+      <c r="W76" s="29"/>
+      <c r="X76" s="29"/>
+      <c r="Y76" s="29"/>
+      <c r="Z76" s="29"/>
+      <c r="AA76" s="29"/>
+      <c r="AB76" s="29"/>
+      <c r="AC76" s="29"/>
+      <c r="AD76" s="29"/>
+      <c r="AE76" s="29"/>
+      <c r="AF76" s="29"/>
+      <c r="AG76" s="29"/>
+      <c r="AH76" s="29"/>
+      <c r="AI76" s="29"/>
+      <c r="AJ76" s="29"/>
+      <c r="AK76" s="29"/>
+      <c r="AL76" s="29"/>
+      <c r="AM76" s="29"/>
+      <c r="AN76" s="29"/>
+      <c r="AO76" s="29"/>
+      <c r="AP76" s="29"/>
+      <c r="AQ76" s="29"/>
+      <c r="AR76" s="29"/>
+      <c r="AS76" s="29"/>
+      <c r="AT76" s="29"/>
+      <c r="AU76" s="29"/>
+      <c r="AV76" s="29"/>
+      <c r="AW76" s="29"/>
+      <c r="AX76" s="29"/>
+      <c r="AY76" s="29"/>
+      <c r="AZ76" s="29"/>
+      <c r="BA76" s="29"/>
+      <c r="BB76" s="29"/>
+      <c r="BC76" s="29"/>
+      <c r="BD76" s="29"/>
+      <c r="BE76" s="29"/>
+      <c r="BF76" s="48"/>
+      <c r="BQ76" s="2"/>
+      <c r="BR76" s="2"/>
+      <c r="BS76" s="2"/>
+      <c r="BT76" s="2"/>
+      <c r="BU76" s="2"/>
+      <c r="BV76" s="2"/>
+      <c r="BW76" s="2"/>
+      <c r="BX76" s="2"/>
+      <c r="BY76" s="2"/>
+      <c r="BZ76" s="2"/>
+      <c r="CA76" s="2"/>
+      <c r="CB76" s="2"/>
+      <c r="CC76" s="2"/>
+      <c r="CD76" s="2"/>
+      <c r="CE76" s="2"/>
+      <c r="CF76" s="2"/>
+      <c r="CG76" s="2"/>
+      <c r="CH76" s="2"/>
+      <c r="CI76" s="2"/>
+      <c r="CJ76" s="2"/>
+      <c r="CK76" s="2"/>
+      <c r="CL76" s="2"/>
+      <c r="CM76" s="2"/>
+      <c r="CN76" s="2"/>
+      <c r="CO76" s="2"/>
+      <c r="CP76" s="2"/>
+      <c r="CQ76" s="2"/>
+      <c r="CR76" s="2"/>
+      <c r="CS76" s="2"/>
+      <c r="CT76" s="2"/>
+      <c r="CU76" s="2"/>
+      <c r="CV76" s="2"/>
+      <c r="CW76" s="2"/>
+      <c r="CX76" s="2"/>
+      <c r="CY76" s="2"/>
+      <c r="CZ76" s="2"/>
+      <c r="DA76" s="2"/>
+      <c r="DB76" s="2"/>
+      <c r="DC76" s="2"/>
+      <c r="DD76" s="2"/>
+      <c r="DE76" s="2"/>
+      <c r="DF76" s="2"/>
+      <c r="DG76" s="2"/>
+      <c r="DH76" s="2"/>
+      <c r="DI76" s="2"/>
+      <c r="DJ76" s="2"/>
+      <c r="DK76" s="2"/>
+      <c r="DL76" s="2"/>
+      <c r="DM76" s="2"/>
+      <c r="DN76" s="2"/>
+      <c r="DO76" s="2"/>
+    </row>
+    <row r="77" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B77" s="8"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="9"/>
+      <c r="E77" s="28"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="29"/>
+      <c r="H77" s="29"/>
+      <c r="I77" s="29"/>
+      <c r="J77" s="29"/>
+      <c r="K77" s="29"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="29"/>
+      <c r="N77" s="29"/>
+      <c r="O77" s="29"/>
+      <c r="P77" s="29"/>
+      <c r="Q77" s="29"/>
+      <c r="R77" s="29"/>
+      <c r="S77" s="29"/>
+      <c r="T77" s="29"/>
+      <c r="U77" s="29"/>
+      <c r="V77" s="29"/>
+      <c r="W77" s="29"/>
+      <c r="X77" s="29"/>
+      <c r="Y77" s="29"/>
+      <c r="Z77" s="29"/>
+      <c r="AA77" s="29"/>
+      <c r="AB77" s="29"/>
+      <c r="AC77" s="29"/>
+      <c r="AD77" s="29"/>
+      <c r="AE77" s="29"/>
+      <c r="AF77" s="29"/>
+      <c r="AG77" s="29"/>
+      <c r="AH77" s="29"/>
+      <c r="AI77" s="29"/>
+      <c r="AJ77" s="29"/>
+      <c r="AK77" s="29"/>
+      <c r="AL77" s="29"/>
+      <c r="AM77" s="29"/>
+      <c r="AN77" s="29"/>
+      <c r="AO77" s="29"/>
+      <c r="AP77" s="29"/>
+      <c r="AQ77" s="29"/>
+      <c r="AR77" s="29"/>
+      <c r="AS77" s="29"/>
+      <c r="AT77" s="29"/>
+      <c r="AU77" s="29"/>
+      <c r="AV77" s="29"/>
+      <c r="AW77" s="29"/>
+      <c r="AX77" s="29"/>
+      <c r="AY77" s="29"/>
+      <c r="AZ77" s="29"/>
+      <c r="BA77" s="29"/>
+      <c r="BB77" s="29"/>
+      <c r="BC77" s="29"/>
+      <c r="BD77" s="29"/>
+      <c r="BE77" s="29"/>
+      <c r="BF77" s="48"/>
+      <c r="BQ77" s="2"/>
+      <c r="BR77" s="2"/>
+      <c r="BS77" s="2"/>
+      <c r="BT77" s="2"/>
+      <c r="BU77" s="2"/>
+      <c r="BV77" s="2"/>
+      <c r="BW77" s="2"/>
+      <c r="BX77" s="2"/>
+      <c r="BY77" s="2"/>
+      <c r="BZ77" s="2"/>
+      <c r="CA77" s="2"/>
+      <c r="CB77" s="2"/>
+      <c r="CC77" s="2"/>
+      <c r="CD77" s="2"/>
+      <c r="CE77" s="2"/>
+      <c r="CF77" s="2"/>
+      <c r="CG77" s="2"/>
+      <c r="CH77" s="2"/>
+      <c r="CI77" s="2"/>
+      <c r="CJ77" s="2"/>
+      <c r="CK77" s="2"/>
+      <c r="CL77" s="2"/>
+      <c r="CM77" s="2"/>
+      <c r="CN77" s="2"/>
+      <c r="CO77" s="2"/>
+      <c r="CP77" s="2"/>
+      <c r="CQ77" s="2"/>
+      <c r="CR77" s="2"/>
+      <c r="CS77" s="2"/>
+      <c r="CT77" s="2"/>
+      <c r="CU77" s="2"/>
+      <c r="CV77" s="2"/>
+      <c r="CW77" s="2"/>
+      <c r="CX77" s="2"/>
+      <c r="CY77" s="2"/>
+      <c r="CZ77" s="2"/>
+      <c r="DA77" s="2"/>
+      <c r="DB77" s="2"/>
+      <c r="DC77" s="2"/>
+      <c r="DD77" s="2"/>
+      <c r="DE77" s="2"/>
+      <c r="DF77" s="2"/>
+      <c r="DG77" s="2"/>
+      <c r="DH77" s="2"/>
+      <c r="DI77" s="2"/>
+      <c r="DJ77" s="2"/>
+      <c r="DK77" s="2"/>
+      <c r="DL77" s="2"/>
+      <c r="DM77" s="2"/>
+      <c r="DN77" s="2"/>
+      <c r="DO77" s="2"/>
+    </row>
+    <row r="78" spans="2:119" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="22"/>
+      <c r="F78" s="22"/>
+      <c r="G78" s="20"/>
+      <c r="H78" s="20"/>
+      <c r="I78" s="20"/>
+      <c r="J78" s="20"/>
+      <c r="K78" s="20"/>
+      <c r="L78" s="20"/>
+      <c r="M78" s="20"/>
+      <c r="N78" s="20"/>
+      <c r="O78" s="20"/>
+      <c r="P78" s="20"/>
+      <c r="Q78" s="20"/>
+      <c r="R78" s="20"/>
+      <c r="S78" s="20"/>
+      <c r="T78" s="20"/>
+      <c r="U78" s="20"/>
+      <c r="V78" s="20"/>
+      <c r="W78" s="20"/>
+      <c r="X78" s="20"/>
+      <c r="Y78" s="20"/>
+      <c r="Z78" s="20"/>
+      <c r="AA78" s="20"/>
+      <c r="AB78" s="20"/>
+      <c r="AC78" s="20"/>
+      <c r="AD78" s="20"/>
+      <c r="AE78" s="20"/>
+      <c r="AF78" s="20"/>
+      <c r="AG78" s="20"/>
+      <c r="AH78" s="20"/>
+      <c r="AI78" s="20"/>
+      <c r="AJ78" s="20"/>
+      <c r="AK78" s="20"/>
+      <c r="AL78" s="20"/>
+      <c r="AM78" s="20"/>
+      <c r="AN78" s="20"/>
+      <c r="AO78" s="20"/>
+      <c r="AP78" s="20"/>
+      <c r="AQ78" s="20"/>
+      <c r="AR78" s="20"/>
+      <c r="AS78" s="20"/>
+      <c r="AT78" s="20"/>
+      <c r="AU78" s="20"/>
+      <c r="AV78" s="20"/>
+      <c r="AW78" s="20"/>
+      <c r="AX78" s="20"/>
+      <c r="AY78" s="20"/>
+      <c r="AZ78" s="20"/>
+      <c r="BA78" s="20"/>
+      <c r="BB78" s="20"/>
+      <c r="BC78" s="20"/>
+      <c r="BD78" s="20"/>
+      <c r="BE78" s="20"/>
+      <c r="BF78" s="23"/>
+      <c r="BQ78" s="2"/>
+      <c r="BR78" s="2"/>
+      <c r="BS78" s="2"/>
+      <c r="BT78" s="2"/>
+      <c r="BU78" s="2"/>
+      <c r="BV78" s="2"/>
+      <c r="BW78" s="2"/>
+      <c r="BX78" s="2"/>
+      <c r="BY78" s="2"/>
+      <c r="BZ78" s="2"/>
+      <c r="CA78" s="2"/>
+      <c r="CB78" s="2"/>
+      <c r="CC78" s="2"/>
+      <c r="CD78" s="2"/>
+      <c r="CE78" s="2"/>
+      <c r="CF78" s="2"/>
+      <c r="CG78" s="2"/>
+      <c r="CH78" s="2"/>
+      <c r="CI78" s="2"/>
+      <c r="CJ78" s="2"/>
+      <c r="CK78" s="2"/>
+      <c r="CL78" s="2"/>
+      <c r="CM78" s="2"/>
+      <c r="CN78" s="2"/>
+      <c r="CO78" s="2"/>
+      <c r="CP78" s="2"/>
+      <c r="CQ78" s="2"/>
+      <c r="CR78" s="2"/>
+      <c r="CS78" s="2"/>
+      <c r="CT78" s="2"/>
+      <c r="CU78" s="2"/>
+      <c r="CV78" s="2"/>
+      <c r="CW78" s="2"/>
+      <c r="CX78" s="2"/>
+      <c r="CY78" s="2"/>
+      <c r="CZ78" s="2"/>
+      <c r="DA78" s="2"/>
+      <c r="DB78" s="2"/>
+      <c r="DC78" s="2"/>
+      <c r="DD78" s="2"/>
+      <c r="DE78" s="2"/>
+      <c r="DF78" s="2"/>
+      <c r="DG78" s="2"/>
+      <c r="DH78" s="2"/>
+      <c r="DI78" s="2"/>
+      <c r="DJ78" s="2"/>
+      <c r="DK78" s="2"/>
+      <c r="DL78" s="2"/>
+      <c r="DM78" s="2"/>
+      <c r="DN78" s="2"/>
+      <c r="DO78" s="2"/>
+    </row>
+    <row r="79" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="9"/>
+      <c r="E79" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="16"/>
-[...35 lines deleted...]
-        <v>6</v>
+      <c r="F79" s="28"/>
+      <c r="G79" s="29" t="s">
+        <v>33</v>
       </c>
-      <c r="G14" s="12"/>
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="H79" s="30"/>
+      <c r="I79" s="30"/>
+      <c r="J79" s="30"/>
+      <c r="K79" s="30"/>
+      <c r="L79" s="30"/>
+      <c r="M79" s="30"/>
+      <c r="N79" s="30"/>
+      <c r="O79" s="30"/>
+      <c r="P79" s="30"/>
+      <c r="Q79" s="30"/>
+      <c r="R79" s="30"/>
+      <c r="S79" s="30"/>
+      <c r="T79" s="30"/>
+      <c r="U79" s="30"/>
+      <c r="V79" s="30"/>
+      <c r="W79" s="30"/>
+      <c r="X79" s="30"/>
+      <c r="Y79" s="30"/>
+      <c r="Z79" s="30"/>
+      <c r="AA79" s="30"/>
+      <c r="AB79" s="30"/>
+      <c r="AC79" s="30"/>
+      <c r="AD79" s="30"/>
+      <c r="AE79" s="30"/>
+      <c r="AF79" s="30"/>
+      <c r="AG79" s="30"/>
+      <c r="AH79" s="30"/>
+      <c r="AI79" s="30"/>
+      <c r="AJ79" s="30"/>
+      <c r="AK79" s="30"/>
+      <c r="AL79" s="30"/>
+      <c r="AM79" s="30"/>
+      <c r="AN79" s="30"/>
+      <c r="AO79" s="30"/>
+      <c r="AP79" s="30"/>
+      <c r="AQ79" s="30"/>
+      <c r="AR79" s="30"/>
+      <c r="AS79" s="30"/>
+      <c r="AT79" s="30"/>
+      <c r="AU79" s="30"/>
+      <c r="AV79" s="30"/>
+      <c r="AW79" s="30"/>
+      <c r="AX79" s="30"/>
+      <c r="AY79" s="30"/>
+      <c r="AZ79" s="30"/>
+      <c r="BA79" s="30"/>
+      <c r="BB79" s="30"/>
+      <c r="BC79" s="30"/>
+      <c r="BD79" s="30"/>
+      <c r="BE79" s="30"/>
+      <c r="BF79" s="31"/>
+      <c r="BQ79" s="2"/>
+      <c r="BR79" s="2"/>
+      <c r="BS79" s="2"/>
+      <c r="BT79" s="2"/>
+      <c r="BU79" s="2"/>
+      <c r="BV79" s="2"/>
+      <c r="BW79" s="2"/>
+      <c r="BX79" s="2"/>
+      <c r="BY79" s="2"/>
+      <c r="BZ79" s="2"/>
+      <c r="CA79" s="2"/>
+      <c r="CB79" s="2"/>
+      <c r="CC79" s="2"/>
+      <c r="CD79" s="2"/>
+      <c r="CE79" s="2"/>
+      <c r="CF79" s="2"/>
+      <c r="CG79" s="2"/>
+      <c r="CH79" s="2"/>
+      <c r="CI79" s="2"/>
+      <c r="CJ79" s="2"/>
+      <c r="CK79" s="2"/>
+      <c r="CL79" s="2"/>
+      <c r="CM79" s="2"/>
+      <c r="CN79" s="2"/>
+      <c r="CO79" s="2"/>
+      <c r="CP79" s="2"/>
+      <c r="CQ79" s="2"/>
+      <c r="CR79" s="2"/>
+      <c r="CS79" s="2"/>
+      <c r="CT79" s="2"/>
+      <c r="CU79" s="2"/>
+      <c r="CV79" s="2"/>
+      <c r="CW79" s="2"/>
+      <c r="CX79" s="2"/>
+      <c r="CY79" s="2"/>
+      <c r="CZ79" s="2"/>
+      <c r="DA79" s="2"/>
+      <c r="DB79" s="2"/>
+      <c r="DC79" s="2"/>
+      <c r="DD79" s="2"/>
+      <c r="DE79" s="2"/>
+      <c r="DF79" s="2"/>
+      <c r="DG79" s="2"/>
+      <c r="DH79" s="2"/>
+      <c r="DI79" s="2"/>
+      <c r="DJ79" s="2"/>
+      <c r="DK79" s="2"/>
+      <c r="DL79" s="2"/>
+      <c r="DM79" s="2"/>
+      <c r="DN79" s="2"/>
+      <c r="DO79" s="2"/>
+    </row>
+    <row r="80" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="9"/>
+      <c r="E80" s="28"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="30"/>
+      <c r="H80" s="30"/>
+      <c r="I80" s="30"/>
+      <c r="J80" s="30"/>
+      <c r="K80" s="30"/>
+      <c r="L80" s="30"/>
+      <c r="M80" s="30"/>
+      <c r="N80" s="30"/>
+      <c r="O80" s="30"/>
+      <c r="P80" s="30"/>
+      <c r="Q80" s="30"/>
+      <c r="R80" s="30"/>
+      <c r="S80" s="30"/>
+      <c r="T80" s="30"/>
+      <c r="U80" s="30"/>
+      <c r="V80" s="30"/>
+      <c r="W80" s="30"/>
+      <c r="X80" s="30"/>
+      <c r="Y80" s="30"/>
+      <c r="Z80" s="30"/>
+      <c r="AA80" s="30"/>
+      <c r="AB80" s="30"/>
+      <c r="AC80" s="30"/>
+      <c r="AD80" s="30"/>
+      <c r="AE80" s="30"/>
+      <c r="AF80" s="30"/>
+      <c r="AG80" s="30"/>
+      <c r="AH80" s="30"/>
+      <c r="AI80" s="30"/>
+      <c r="AJ80" s="30"/>
+      <c r="AK80" s="30"/>
+      <c r="AL80" s="30"/>
+      <c r="AM80" s="30"/>
+      <c r="AN80" s="30"/>
+      <c r="AO80" s="30"/>
+      <c r="AP80" s="30"/>
+      <c r="AQ80" s="30"/>
+      <c r="AR80" s="30"/>
+      <c r="AS80" s="30"/>
+      <c r="AT80" s="30"/>
+      <c r="AU80" s="30"/>
+      <c r="AV80" s="30"/>
+      <c r="AW80" s="30"/>
+      <c r="AX80" s="30"/>
+      <c r="AY80" s="30"/>
+      <c r="AZ80" s="30"/>
+      <c r="BA80" s="30"/>
+      <c r="BB80" s="30"/>
+      <c r="BC80" s="30"/>
+      <c r="BD80" s="30"/>
+      <c r="BE80" s="30"/>
+      <c r="BF80" s="31"/>
+      <c r="BQ80" s="2"/>
+      <c r="BR80" s="2"/>
+      <c r="BS80" s="2"/>
+      <c r="BT80" s="2"/>
+      <c r="BU80" s="2"/>
+      <c r="BV80" s="2"/>
+      <c r="BW80" s="2"/>
+      <c r="BX80" s="2"/>
+      <c r="BY80" s="2"/>
+      <c r="BZ80" s="2"/>
+      <c r="CA80" s="2"/>
+      <c r="CB80" s="2"/>
+      <c r="CC80" s="2"/>
+      <c r="CD80" s="2"/>
+      <c r="CE80" s="2"/>
+      <c r="CF80" s="2"/>
+      <c r="CG80" s="2"/>
+      <c r="CH80" s="2"/>
+      <c r="CI80" s="2"/>
+      <c r="CJ80" s="2"/>
+      <c r="CK80" s="2"/>
+      <c r="CL80" s="2"/>
+      <c r="CM80" s="2"/>
+      <c r="CN80" s="2"/>
+      <c r="CO80" s="2"/>
+      <c r="CP80" s="2"/>
+      <c r="CQ80" s="2"/>
+      <c r="CR80" s="2"/>
+      <c r="CS80" s="2"/>
+      <c r="CT80" s="2"/>
+      <c r="CU80" s="2"/>
+      <c r="CV80" s="2"/>
+      <c r="CW80" s="2"/>
+      <c r="CX80" s="2"/>
+      <c r="CY80" s="2"/>
+      <c r="CZ80" s="2"/>
+      <c r="DA80" s="2"/>
+      <c r="DB80" s="2"/>
+      <c r="DC80" s="2"/>
+      <c r="DD80" s="2"/>
+      <c r="DE80" s="2"/>
+      <c r="DF80" s="2"/>
+      <c r="DG80" s="2"/>
+      <c r="DH80" s="2"/>
+      <c r="DI80" s="2"/>
+      <c r="DJ80" s="2"/>
+      <c r="DK80" s="2"/>
+      <c r="DL80" s="2"/>
+      <c r="DM80" s="2"/>
+      <c r="DN80" s="2"/>
+      <c r="DO80" s="2"/>
+    </row>
+    <row r="81" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="9"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="30"/>
+      <c r="H81" s="30"/>
+      <c r="I81" s="30"/>
+      <c r="J81" s="30"/>
+      <c r="K81" s="30"/>
+      <c r="L81" s="30"/>
+      <c r="M81" s="30"/>
+      <c r="N81" s="30"/>
+      <c r="O81" s="30"/>
+      <c r="P81" s="30"/>
+      <c r="Q81" s="30"/>
+      <c r="R81" s="30"/>
+      <c r="S81" s="30"/>
+      <c r="T81" s="30"/>
+      <c r="U81" s="30"/>
+      <c r="V81" s="30"/>
+      <c r="W81" s="30"/>
+      <c r="X81" s="30"/>
+      <c r="Y81" s="30"/>
+      <c r="Z81" s="30"/>
+      <c r="AA81" s="30"/>
+      <c r="AB81" s="30"/>
+      <c r="AC81" s="30"/>
+      <c r="AD81" s="30"/>
+      <c r="AE81" s="30"/>
+      <c r="AF81" s="30"/>
+      <c r="AG81" s="30"/>
+      <c r="AH81" s="30"/>
+      <c r="AI81" s="30"/>
+      <c r="AJ81" s="30"/>
+      <c r="AK81" s="30"/>
+      <c r="AL81" s="30"/>
+      <c r="AM81" s="30"/>
+      <c r="AN81" s="30"/>
+      <c r="AO81" s="30"/>
+      <c r="AP81" s="30"/>
+      <c r="AQ81" s="30"/>
+      <c r="AR81" s="30"/>
+      <c r="AS81" s="30"/>
+      <c r="AT81" s="30"/>
+      <c r="AU81" s="30"/>
+      <c r="AV81" s="30"/>
+      <c r="AW81" s="30"/>
+      <c r="AX81" s="30"/>
+      <c r="AY81" s="30"/>
+      <c r="AZ81" s="30"/>
+      <c r="BA81" s="30"/>
+      <c r="BB81" s="30"/>
+      <c r="BC81" s="30"/>
+      <c r="BD81" s="30"/>
+      <c r="BE81" s="30"/>
+      <c r="BF81" s="31"/>
+      <c r="BQ81" s="2"/>
+      <c r="BR81" s="2"/>
+      <c r="BS81" s="2"/>
+      <c r="BT81" s="2"/>
+      <c r="BU81" s="2"/>
+      <c r="BV81" s="2"/>
+      <c r="BW81" s="2"/>
+      <c r="BX81" s="2"/>
+      <c r="BY81" s="2"/>
+      <c r="BZ81" s="2"/>
+      <c r="CA81" s="2"/>
+      <c r="CB81" s="2"/>
+      <c r="CC81" s="2"/>
+      <c r="CD81" s="2"/>
+      <c r="CE81" s="2"/>
+      <c r="CF81" s="2"/>
+      <c r="CG81" s="2"/>
+      <c r="CH81" s="2"/>
+      <c r="CI81" s="2"/>
+      <c r="CJ81" s="2"/>
+      <c r="CK81" s="2"/>
+      <c r="CL81" s="2"/>
+      <c r="CM81" s="2"/>
+      <c r="CN81" s="2"/>
+      <c r="CO81" s="2"/>
+      <c r="CP81" s="2"/>
+      <c r="CQ81" s="2"/>
+      <c r="CR81" s="2"/>
+      <c r="CS81" s="2"/>
+      <c r="CT81" s="2"/>
+      <c r="CU81" s="2"/>
+      <c r="CV81" s="2"/>
+      <c r="CW81" s="2"/>
+      <c r="CX81" s="2"/>
+      <c r="CY81" s="2"/>
+      <c r="CZ81" s="2"/>
+      <c r="DA81" s="2"/>
+      <c r="DB81" s="2"/>
+      <c r="DC81" s="2"/>
+      <c r="DD81" s="2"/>
+      <c r="DE81" s="2"/>
+      <c r="DF81" s="2"/>
+      <c r="DG81" s="2"/>
+      <c r="DH81" s="2"/>
+      <c r="DI81" s="2"/>
+      <c r="DJ81" s="2"/>
+      <c r="DK81" s="2"/>
+      <c r="DL81" s="2"/>
+      <c r="DM81" s="2"/>
+      <c r="DN81" s="2"/>
+      <c r="DO81" s="2"/>
+    </row>
+    <row r="82" spans="2:119" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="9"/>
+      <c r="E82" s="22"/>
+      <c r="F82" s="22"/>
+      <c r="G82" s="20"/>
+      <c r="H82" s="20"/>
+      <c r="I82" s="20"/>
+      <c r="J82" s="20"/>
+      <c r="K82" s="20"/>
+      <c r="L82" s="20"/>
+      <c r="M82" s="20"/>
+      <c r="N82" s="20"/>
+      <c r="O82" s="20"/>
+      <c r="P82" s="20"/>
+      <c r="Q82" s="20"/>
+      <c r="R82" s="20"/>
+      <c r="S82" s="20"/>
+      <c r="T82" s="20"/>
+      <c r="U82" s="20"/>
+      <c r="V82" s="20"/>
+      <c r="W82" s="20"/>
+      <c r="X82" s="20"/>
+      <c r="Y82" s="20"/>
+      <c r="Z82" s="20"/>
+      <c r="AA82" s="20"/>
+      <c r="AB82" s="20"/>
+      <c r="AC82" s="20"/>
+      <c r="AD82" s="20"/>
+      <c r="AE82" s="20"/>
+      <c r="AF82" s="20"/>
+      <c r="AG82" s="20"/>
+      <c r="AH82" s="20"/>
+      <c r="AI82" s="20"/>
+      <c r="AJ82" s="20"/>
+      <c r="AK82" s="20"/>
+      <c r="AL82" s="20"/>
+      <c r="AM82" s="20"/>
+      <c r="AN82" s="20"/>
+      <c r="AO82" s="20"/>
+      <c r="AP82" s="20"/>
+      <c r="AQ82" s="20"/>
+      <c r="AR82" s="20"/>
+      <c r="AS82" s="20"/>
+      <c r="AT82" s="20"/>
+      <c r="AU82" s="20"/>
+      <c r="AV82" s="20"/>
+      <c r="AW82" s="20"/>
+      <c r="AX82" s="20"/>
+      <c r="AY82" s="20"/>
+      <c r="AZ82" s="20"/>
+      <c r="BA82" s="20"/>
+      <c r="BB82" s="20"/>
+      <c r="BC82" s="20"/>
+      <c r="BD82" s="20"/>
+      <c r="BE82" s="20"/>
+      <c r="BF82" s="23"/>
+      <c r="BQ82" s="2"/>
+      <c r="BR82" s="2"/>
+      <c r="BS82" s="2"/>
+      <c r="BT82" s="2"/>
+      <c r="BU82" s="2"/>
+      <c r="BV82" s="2"/>
+      <c r="BW82" s="2"/>
+      <c r="BX82" s="2"/>
+      <c r="BY82" s="2"/>
+      <c r="BZ82" s="2"/>
+      <c r="CA82" s="2"/>
+      <c r="CB82" s="2"/>
+      <c r="CC82" s="2"/>
+      <c r="CD82" s="2"/>
+      <c r="CE82" s="2"/>
+      <c r="CF82" s="2"/>
+      <c r="CG82" s="2"/>
+      <c r="CH82" s="2"/>
+      <c r="CI82" s="2"/>
+      <c r="CJ82" s="2"/>
+      <c r="CK82" s="2"/>
+      <c r="CL82" s="2"/>
+      <c r="CM82" s="2"/>
+      <c r="CN82" s="2"/>
+      <c r="CO82" s="2"/>
+      <c r="CP82" s="2"/>
+      <c r="CQ82" s="2"/>
+      <c r="CR82" s="2"/>
+      <c r="CS82" s="2"/>
+      <c r="CT82" s="2"/>
+      <c r="CU82" s="2"/>
+      <c r="CV82" s="2"/>
+      <c r="CW82" s="2"/>
+      <c r="CX82" s="2"/>
+      <c r="CY82" s="2"/>
+      <c r="CZ82" s="2"/>
+      <c r="DA82" s="2"/>
+      <c r="DB82" s="2"/>
+      <c r="DC82" s="2"/>
+      <c r="DD82" s="2"/>
+      <c r="DE82" s="2"/>
+      <c r="DF82" s="2"/>
+      <c r="DG82" s="2"/>
+      <c r="DH82" s="2"/>
+      <c r="DI82" s="2"/>
+      <c r="DJ82" s="2"/>
+      <c r="DK82" s="2"/>
+      <c r="DL82" s="2"/>
+      <c r="DM82" s="2"/>
+      <c r="DN82" s="2"/>
+      <c r="DO82" s="2"/>
+    </row>
+    <row r="83" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="9"/>
+      <c r="E83" s="28" t="s">
+        <v>28</v>
       </c>
-      <c r="G15" s="41"/>
-[...2 lines deleted...]
-        <v>8</v>
+      <c r="F83" s="28"/>
+      <c r="G83" s="29" t="s">
+        <v>30</v>
       </c>
-      <c r="J15" s="41"/>
-[...28 lines deleted...]
-        <v>9</v>
+      <c r="H83" s="29"/>
+      <c r="I83" s="29"/>
+      <c r="J83" s="29"/>
+      <c r="K83" s="29"/>
+      <c r="L83" s="29"/>
+      <c r="M83" s="29"/>
+      <c r="N83" s="29"/>
+      <c r="O83" s="29"/>
+      <c r="P83" s="29"/>
+      <c r="Q83" s="29"/>
+      <c r="R83" s="29"/>
+      <c r="S83" s="29"/>
+      <c r="T83" s="29"/>
+      <c r="U83" s="29"/>
+      <c r="V83" s="29"/>
+      <c r="W83" s="29"/>
+      <c r="X83" s="29"/>
+      <c r="Y83" s="29"/>
+      <c r="Z83" s="29"/>
+      <c r="AA83" s="29"/>
+      <c r="AB83" s="29"/>
+      <c r="AC83" s="29"/>
+      <c r="AD83" s="29"/>
+      <c r="AE83" s="29"/>
+      <c r="AF83" s="29"/>
+      <c r="AG83" s="29"/>
+      <c r="AH83" s="29"/>
+      <c r="AI83" s="29"/>
+      <c r="AJ83" s="29"/>
+      <c r="AK83" s="29"/>
+      <c r="AL83" s="29"/>
+      <c r="AM83" s="29"/>
+      <c r="AN83" s="29"/>
+      <c r="AO83" s="29"/>
+      <c r="AP83" s="29"/>
+      <c r="AQ83" s="29"/>
+      <c r="AR83" s="29"/>
+      <c r="AS83" s="29"/>
+      <c r="AT83" s="29"/>
+      <c r="AU83" s="29"/>
+      <c r="AV83" s="29"/>
+      <c r="AW83" s="29"/>
+      <c r="AX83" s="29"/>
+      <c r="AY83" s="29"/>
+      <c r="AZ83" s="29"/>
+      <c r="BA83" s="29"/>
+      <c r="BB83" s="29"/>
+      <c r="BC83" s="29"/>
+      <c r="BD83" s="29"/>
+      <c r="BE83" s="29"/>
+      <c r="BF83" s="48"/>
+      <c r="BQ83" s="2"/>
+      <c r="BR83" s="2"/>
+      <c r="BS83" s="2"/>
+      <c r="BT83" s="2"/>
+      <c r="BU83" s="2"/>
+      <c r="BV83" s="2"/>
+      <c r="BW83" s="2"/>
+      <c r="BX83" s="2"/>
+      <c r="BY83" s="2"/>
+      <c r="BZ83" s="2"/>
+      <c r="CA83" s="2"/>
+      <c r="CB83" s="2"/>
+      <c r="CC83" s="2"/>
+      <c r="CD83" s="2"/>
+      <c r="CE83" s="2"/>
+      <c r="CF83" s="2"/>
+      <c r="CG83" s="2"/>
+      <c r="CH83" s="2"/>
+      <c r="CI83" s="2"/>
+      <c r="CJ83" s="2"/>
+      <c r="CK83" s="2"/>
+      <c r="CL83" s="2"/>
+      <c r="CM83" s="2"/>
+      <c r="CN83" s="2"/>
+      <c r="CO83" s="2"/>
+      <c r="CP83" s="2"/>
+      <c r="CQ83" s="2"/>
+      <c r="CR83" s="2"/>
+      <c r="CS83" s="2"/>
+      <c r="CT83" s="2"/>
+      <c r="CU83" s="2"/>
+      <c r="CV83" s="2"/>
+      <c r="CW83" s="2"/>
+      <c r="CX83" s="2"/>
+      <c r="CY83" s="2"/>
+      <c r="CZ83" s="2"/>
+      <c r="DA83" s="2"/>
+      <c r="DB83" s="2"/>
+      <c r="DC83" s="2"/>
+      <c r="DD83" s="2"/>
+      <c r="DE83" s="2"/>
+      <c r="DF83" s="2"/>
+      <c r="DG83" s="2"/>
+      <c r="DH83" s="2"/>
+      <c r="DI83" s="2"/>
+      <c r="DJ83" s="2"/>
+      <c r="DK83" s="2"/>
+      <c r="DL83" s="2"/>
+      <c r="DM83" s="2"/>
+      <c r="DN83" s="2"/>
+      <c r="DO83" s="2"/>
+    </row>
+    <row r="84" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="9"/>
+      <c r="E84" s="28"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="29"/>
+      <c r="I84" s="29"/>
+      <c r="J84" s="29"/>
+      <c r="K84" s="29"/>
+      <c r="L84" s="29"/>
+      <c r="M84" s="29"/>
+      <c r="N84" s="29"/>
+      <c r="O84" s="29"/>
+      <c r="P84" s="29"/>
+      <c r="Q84" s="29"/>
+      <c r="R84" s="29"/>
+      <c r="S84" s="29"/>
+      <c r="T84" s="29"/>
+      <c r="U84" s="29"/>
+      <c r="V84" s="29"/>
+      <c r="W84" s="29"/>
+      <c r="X84" s="29"/>
+      <c r="Y84" s="29"/>
+      <c r="Z84" s="29"/>
+      <c r="AA84" s="29"/>
+      <c r="AB84" s="29"/>
+      <c r="AC84" s="29"/>
+      <c r="AD84" s="29"/>
+      <c r="AE84" s="29"/>
+      <c r="AF84" s="29"/>
+      <c r="AG84" s="29"/>
+      <c r="AH84" s="29"/>
+      <c r="AI84" s="29"/>
+      <c r="AJ84" s="29"/>
+      <c r="AK84" s="29"/>
+      <c r="AL84" s="29"/>
+      <c r="AM84" s="29"/>
+      <c r="AN84" s="29"/>
+      <c r="AO84" s="29"/>
+      <c r="AP84" s="29"/>
+      <c r="AQ84" s="29"/>
+      <c r="AR84" s="29"/>
+      <c r="AS84" s="29"/>
+      <c r="AT84" s="29"/>
+      <c r="AU84" s="29"/>
+      <c r="AV84" s="29"/>
+      <c r="AW84" s="29"/>
+      <c r="AX84" s="29"/>
+      <c r="AY84" s="29"/>
+      <c r="AZ84" s="29"/>
+      <c r="BA84" s="29"/>
+      <c r="BB84" s="29"/>
+      <c r="BC84" s="29"/>
+      <c r="BD84" s="29"/>
+      <c r="BE84" s="29"/>
+      <c r="BF84" s="48"/>
+      <c r="BQ84" s="2"/>
+      <c r="BR84" s="2"/>
+      <c r="BS84" s="2"/>
+      <c r="BT84" s="2"/>
+      <c r="BU84" s="2"/>
+      <c r="BV84" s="2"/>
+      <c r="BW84" s="2"/>
+      <c r="BX84" s="2"/>
+      <c r="BY84" s="2"/>
+      <c r="BZ84" s="2"/>
+      <c r="CA84" s="2"/>
+      <c r="CB84" s="2"/>
+      <c r="CC84" s="2"/>
+      <c r="CD84" s="2"/>
+      <c r="CE84" s="2"/>
+      <c r="CF84" s="2"/>
+      <c r="CG84" s="2"/>
+      <c r="CH84" s="2"/>
+      <c r="CI84" s="2"/>
+      <c r="CJ84" s="2"/>
+      <c r="CK84" s="2"/>
+      <c r="CL84" s="2"/>
+      <c r="CM84" s="2"/>
+      <c r="CN84" s="2"/>
+      <c r="CO84" s="2"/>
+      <c r="CP84" s="2"/>
+      <c r="CQ84" s="2"/>
+      <c r="CR84" s="2"/>
+      <c r="CS84" s="2"/>
+      <c r="CT84" s="2"/>
+      <c r="CU84" s="2"/>
+      <c r="CV84" s="2"/>
+      <c r="CW84" s="2"/>
+      <c r="CX84" s="2"/>
+      <c r="CY84" s="2"/>
+      <c r="CZ84" s="2"/>
+      <c r="DA84" s="2"/>
+      <c r="DB84" s="2"/>
+      <c r="DC84" s="2"/>
+      <c r="DD84" s="2"/>
+      <c r="DE84" s="2"/>
+      <c r="DF84" s="2"/>
+      <c r="DG84" s="2"/>
+      <c r="DH84" s="2"/>
+      <c r="DI84" s="2"/>
+      <c r="DJ84" s="2"/>
+      <c r="DK84" s="2"/>
+      <c r="DL84" s="2"/>
+      <c r="DM84" s="2"/>
+      <c r="DN84" s="2"/>
+      <c r="DO84" s="2"/>
+    </row>
+    <row r="85" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="9"/>
+      <c r="E85" s="22"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="49" t="s">
+        <v>31</v>
       </c>
-      <c r="G17" s="32"/>
-[...213 lines deleted...]
-      <c r="C29" s="22" t="s">
+      <c r="H85" s="49"/>
+      <c r="I85" s="49"/>
+      <c r="J85" s="49"/>
+      <c r="K85" s="49"/>
+      <c r="L85" s="49"/>
+      <c r="M85" s="49"/>
+      <c r="N85" s="49"/>
+      <c r="O85" s="49"/>
+      <c r="P85" s="49"/>
+      <c r="Q85" s="49"/>
+      <c r="R85" s="49"/>
+      <c r="S85" s="49"/>
+      <c r="T85" s="49"/>
+      <c r="U85" s="49"/>
+      <c r="V85" s="49"/>
+      <c r="W85" s="49"/>
+      <c r="X85" s="49"/>
+      <c r="Y85" s="49"/>
+      <c r="Z85" s="49"/>
+      <c r="AA85" s="49"/>
+      <c r="AB85" s="49"/>
+      <c r="AC85" s="49"/>
+      <c r="AD85" s="49"/>
+      <c r="AE85" s="49"/>
+      <c r="AF85" s="49"/>
+      <c r="AG85" s="49"/>
+      <c r="AH85" s="49"/>
+      <c r="AI85" s="49"/>
+      <c r="AJ85" s="49"/>
+      <c r="AK85" s="49"/>
+      <c r="AL85" s="49"/>
+      <c r="AM85" s="49"/>
+      <c r="AN85" s="49"/>
+      <c r="AO85" s="49"/>
+      <c r="AP85" s="49"/>
+      <c r="AQ85" s="49"/>
+      <c r="AR85" s="49"/>
+      <c r="AS85" s="49"/>
+      <c r="AT85" s="49"/>
+      <c r="AU85" s="49"/>
+      <c r="AV85" s="49"/>
+      <c r="AW85" s="49"/>
+      <c r="AX85" s="49"/>
+      <c r="AY85" s="49"/>
+      <c r="AZ85" s="49"/>
+      <c r="BA85" s="49"/>
+      <c r="BB85" s="49"/>
+      <c r="BC85" s="49"/>
+      <c r="BD85" s="49"/>
+      <c r="BE85" s="49"/>
+      <c r="BF85" s="50"/>
+      <c r="BQ85" s="2"/>
+      <c r="BR85" s="2"/>
+      <c r="BS85" s="2"/>
+      <c r="BT85" s="2"/>
+      <c r="BU85" s="2"/>
+      <c r="BV85" s="2"/>
+      <c r="BW85" s="2"/>
+      <c r="BX85" s="2"/>
+      <c r="BY85" s="2"/>
+      <c r="BZ85" s="2"/>
+      <c r="CA85" s="2"/>
+      <c r="CB85" s="2"/>
+      <c r="CC85" s="2"/>
+      <c r="CD85" s="2"/>
+      <c r="CE85" s="2"/>
+      <c r="CF85" s="2"/>
+      <c r="CG85" s="2"/>
+      <c r="CH85" s="2"/>
+      <c r="CI85" s="2"/>
+      <c r="CJ85" s="2"/>
+      <c r="CK85" s="2"/>
+      <c r="CL85" s="2"/>
+      <c r="CM85" s="2"/>
+      <c r="CN85" s="2"/>
+      <c r="CO85" s="2"/>
+      <c r="CP85" s="2"/>
+      <c r="CQ85" s="2"/>
+      <c r="CR85" s="2"/>
+      <c r="CS85" s="2"/>
+      <c r="CT85" s="2"/>
+      <c r="CU85" s="2"/>
+      <c r="CV85" s="2"/>
+      <c r="CW85" s="2"/>
+      <c r="CX85" s="2"/>
+      <c r="CY85" s="2"/>
+      <c r="CZ85" s="2"/>
+      <c r="DA85" s="2"/>
+      <c r="DB85" s="2"/>
+      <c r="DC85" s="2"/>
+      <c r="DD85" s="2"/>
+      <c r="DE85" s="2"/>
+      <c r="DF85" s="2"/>
+      <c r="DG85" s="2"/>
+      <c r="DH85" s="2"/>
+      <c r="DI85" s="2"/>
+      <c r="DJ85" s="2"/>
+      <c r="DK85" s="2"/>
+      <c r="DL85" s="2"/>
+      <c r="DM85" s="2"/>
+      <c r="DN85" s="2"/>
+      <c r="DO85" s="2"/>
+    </row>
+    <row r="86" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="8"/>
+      <c r="C86" s="9"/>
+      <c r="D86" s="9"/>
+      <c r="E86" s="22"/>
+      <c r="F86" s="22"/>
+      <c r="G86" s="49"/>
+      <c r="H86" s="49"/>
+      <c r="I86" s="49"/>
+      <c r="J86" s="49"/>
+      <c r="K86" s="49"/>
+      <c r="L86" s="49"/>
+      <c r="M86" s="49"/>
+      <c r="N86" s="49"/>
+      <c r="O86" s="49"/>
+      <c r="P86" s="49"/>
+      <c r="Q86" s="49"/>
+      <c r="R86" s="49"/>
+      <c r="S86" s="49"/>
+      <c r="T86" s="49"/>
+      <c r="U86" s="49"/>
+      <c r="V86" s="49"/>
+      <c r="W86" s="49"/>
+      <c r="X86" s="49"/>
+      <c r="Y86" s="49"/>
+      <c r="Z86" s="49"/>
+      <c r="AA86" s="49"/>
+      <c r="AB86" s="49"/>
+      <c r="AC86" s="49"/>
+      <c r="AD86" s="49"/>
+      <c r="AE86" s="49"/>
+      <c r="AF86" s="49"/>
+      <c r="AG86" s="49"/>
+      <c r="AH86" s="49"/>
+      <c r="AI86" s="49"/>
+      <c r="AJ86" s="49"/>
+      <c r="AK86" s="49"/>
+      <c r="AL86" s="49"/>
+      <c r="AM86" s="49"/>
+      <c r="AN86" s="49"/>
+      <c r="AO86" s="49"/>
+      <c r="AP86" s="49"/>
+      <c r="AQ86" s="49"/>
+      <c r="AR86" s="49"/>
+      <c r="AS86" s="49"/>
+      <c r="AT86" s="49"/>
+      <c r="AU86" s="49"/>
+      <c r="AV86" s="49"/>
+      <c r="AW86" s="49"/>
+      <c r="AX86" s="49"/>
+      <c r="AY86" s="49"/>
+      <c r="AZ86" s="49"/>
+      <c r="BA86" s="49"/>
+      <c r="BB86" s="49"/>
+      <c r="BC86" s="49"/>
+      <c r="BD86" s="49"/>
+      <c r="BE86" s="49"/>
+      <c r="BF86" s="50"/>
+    </row>
+    <row r="87" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="11"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="12"/>
+      <c r="E87" s="12"/>
+      <c r="F87" s="12"/>
+      <c r="G87" s="12"/>
+      <c r="H87" s="12"/>
+      <c r="I87" s="12"/>
+      <c r="J87" s="12"/>
+      <c r="K87" s="12"/>
+      <c r="L87" s="12"/>
+      <c r="M87" s="12"/>
+      <c r="N87" s="12"/>
+      <c r="O87" s="12"/>
+      <c r="P87" s="12"/>
+      <c r="Q87" s="12"/>
+      <c r="R87" s="12"/>
+      <c r="S87" s="12"/>
+      <c r="T87" s="12"/>
+      <c r="U87" s="12"/>
+      <c r="V87" s="12"/>
+      <c r="W87" s="12"/>
+      <c r="X87" s="12"/>
+      <c r="Y87" s="12"/>
+      <c r="Z87" s="12"/>
+      <c r="AA87" s="12"/>
+      <c r="AB87" s="12"/>
+      <c r="AC87" s="12"/>
+      <c r="AD87" s="12"/>
+      <c r="AE87" s="12"/>
+      <c r="AF87" s="12"/>
+      <c r="AG87" s="12"/>
+      <c r="AH87" s="12"/>
+      <c r="AI87" s="12"/>
+      <c r="AJ87" s="12"/>
+      <c r="AK87" s="12"/>
+      <c r="AL87" s="12"/>
+      <c r="AM87" s="12"/>
+      <c r="AN87" s="12"/>
+      <c r="AO87" s="12"/>
+      <c r="AP87" s="12"/>
+      <c r="AQ87" s="12"/>
+      <c r="AR87" s="12"/>
+      <c r="AS87" s="12"/>
+      <c r="AT87" s="12"/>
+      <c r="AU87" s="12"/>
+      <c r="AV87" s="12"/>
+      <c r="AW87" s="12"/>
+      <c r="AX87" s="12"/>
+      <c r="AY87" s="12"/>
+      <c r="AZ87" s="12"/>
+      <c r="BA87" s="12"/>
+      <c r="BB87" s="12"/>
+      <c r="BC87" s="12"/>
+      <c r="BD87" s="12"/>
+      <c r="BE87" s="12"/>
+      <c r="BF87" s="13"/>
+    </row>
+    <row r="89" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="D29" s="22"/>
-[...202 lines deleted...]
-    <row r="41" spans="1:16" ht="19.5" customHeight="1"/>
+      <c r="C89" s="41"/>
+      <c r="D89" s="41"/>
+      <c r="E89" s="41"/>
+      <c r="F89" s="41"/>
+      <c r="G89" s="41"/>
+      <c r="H89" s="41"/>
+      <c r="I89" s="41"/>
+      <c r="J89" s="41"/>
+      <c r="K89" s="41"/>
+      <c r="L89" s="41"/>
+      <c r="M89" s="41"/>
+      <c r="N89" s="41"/>
+      <c r="O89" s="41"/>
+      <c r="P89" s="41"/>
+      <c r="Q89" s="41"/>
+      <c r="R89" s="41"/>
+      <c r="S89" s="41"/>
+      <c r="T89" s="41"/>
+      <c r="U89" s="41"/>
+      <c r="V89" s="41"/>
+      <c r="W89" s="41"/>
+      <c r="X89" s="41"/>
+      <c r="Y89" s="41"/>
+      <c r="Z89" s="41"/>
+      <c r="AA89" s="41"/>
+      <c r="AB89" s="41"/>
+      <c r="AC89" s="41"/>
+      <c r="AD89" s="41"/>
+      <c r="AE89" s="41"/>
+      <c r="AF89" s="41"/>
+      <c r="AG89" s="41"/>
+      <c r="AH89" s="41"/>
+      <c r="AI89" s="41"/>
+      <c r="AJ89" s="41"/>
+      <c r="AK89" s="41"/>
+      <c r="AL89" s="41"/>
+      <c r="AM89" s="41"/>
+      <c r="AN89" s="41"/>
+      <c r="AO89" s="41"/>
+      <c r="AP89" s="41"/>
+      <c r="AQ89" s="41"/>
+      <c r="AR89" s="41"/>
+      <c r="AS89" s="41"/>
+      <c r="AT89" s="41"/>
+      <c r="AU89" s="41"/>
+      <c r="AV89" s="41"/>
+      <c r="AW89" s="41"/>
+      <c r="AX89" s="41"/>
+      <c r="AY89" s="41"/>
+      <c r="AZ89" s="41"/>
+      <c r="BA89" s="41"/>
+      <c r="BB89" s="41"/>
+      <c r="BC89" s="41"/>
+      <c r="BD89" s="41"/>
+      <c r="BE89" s="41"/>
+      <c r="BF89" s="41"/>
+    </row>
+    <row r="90" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="41"/>
+      <c r="C90" s="41"/>
+      <c r="D90" s="41"/>
+      <c r="E90" s="41"/>
+      <c r="F90" s="41"/>
+      <c r="G90" s="41"/>
+      <c r="H90" s="41"/>
+      <c r="I90" s="41"/>
+      <c r="J90" s="41"/>
+      <c r="K90" s="41"/>
+      <c r="L90" s="41"/>
+      <c r="M90" s="41"/>
+      <c r="N90" s="41"/>
+      <c r="O90" s="41"/>
+      <c r="P90" s="41"/>
+      <c r="Q90" s="41"/>
+      <c r="R90" s="41"/>
+      <c r="S90" s="41"/>
+      <c r="T90" s="41"/>
+      <c r="U90" s="41"/>
+      <c r="V90" s="41"/>
+      <c r="W90" s="41"/>
+      <c r="X90" s="41"/>
+      <c r="Y90" s="41"/>
+      <c r="Z90" s="41"/>
+      <c r="AA90" s="41"/>
+      <c r="AB90" s="41"/>
+      <c r="AC90" s="41"/>
+      <c r="AD90" s="41"/>
+      <c r="AE90" s="41"/>
+      <c r="AF90" s="41"/>
+      <c r="AG90" s="41"/>
+      <c r="AH90" s="41"/>
+      <c r="AI90" s="41"/>
+      <c r="AJ90" s="41"/>
+      <c r="AK90" s="41"/>
+      <c r="AL90" s="41"/>
+      <c r="AM90" s="41"/>
+      <c r="AN90" s="41"/>
+      <c r="AO90" s="41"/>
+      <c r="AP90" s="41"/>
+      <c r="AQ90" s="41"/>
+      <c r="AR90" s="41"/>
+      <c r="AS90" s="41"/>
+      <c r="AT90" s="41"/>
+      <c r="AU90" s="41"/>
+      <c r="AV90" s="41"/>
+      <c r="AW90" s="41"/>
+      <c r="AX90" s="41"/>
+      <c r="AY90" s="41"/>
+      <c r="AZ90" s="41"/>
+      <c r="BA90" s="41"/>
+      <c r="BB90" s="41"/>
+      <c r="BC90" s="41"/>
+      <c r="BD90" s="41"/>
+      <c r="BE90" s="41"/>
+      <c r="BF90" s="41"/>
+    </row>
+    <row r="91" spans="2:119" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="41"/>
+      <c r="C91" s="41"/>
+      <c r="D91" s="41"/>
+      <c r="E91" s="41"/>
+      <c r="F91" s="41"/>
+      <c r="G91" s="41"/>
+      <c r="H91" s="41"/>
+      <c r="I91" s="41"/>
+      <c r="J91" s="41"/>
+      <c r="K91" s="41"/>
+      <c r="L91" s="41"/>
+      <c r="M91" s="41"/>
+      <c r="N91" s="41"/>
+      <c r="O91" s="41"/>
+      <c r="P91" s="41"/>
+      <c r="Q91" s="41"/>
+      <c r="R91" s="41"/>
+      <c r="S91" s="41"/>
+      <c r="T91" s="41"/>
+      <c r="U91" s="41"/>
+      <c r="V91" s="41"/>
+      <c r="W91" s="41"/>
+      <c r="X91" s="41"/>
+      <c r="Y91" s="41"/>
+      <c r="Z91" s="41"/>
+      <c r="AA91" s="41"/>
+      <c r="AB91" s="41"/>
+      <c r="AC91" s="41"/>
+      <c r="AD91" s="41"/>
+      <c r="AE91" s="41"/>
+      <c r="AF91" s="41"/>
+      <c r="AG91" s="41"/>
+      <c r="AH91" s="41"/>
+      <c r="AI91" s="41"/>
+      <c r="AJ91" s="41"/>
+      <c r="AK91" s="41"/>
+      <c r="AL91" s="41"/>
+      <c r="AM91" s="41"/>
+      <c r="AN91" s="41"/>
+      <c r="AO91" s="41"/>
+      <c r="AP91" s="41"/>
+      <c r="AQ91" s="41"/>
+      <c r="AR91" s="41"/>
+      <c r="AS91" s="41"/>
+      <c r="AT91" s="41"/>
+      <c r="AU91" s="41"/>
+      <c r="AV91" s="41"/>
+      <c r="AW91" s="41"/>
+      <c r="AX91" s="41"/>
+      <c r="AY91" s="41"/>
+      <c r="AZ91" s="41"/>
+      <c r="BA91" s="41"/>
+      <c r="BB91" s="41"/>
+      <c r="BC91" s="41"/>
+      <c r="BD91" s="41"/>
+      <c r="BE91" s="41"/>
+      <c r="BF91" s="41"/>
+    </row>
   </sheetData>
-  <mergeCells count="30">
-[...29 lines deleted...]
-    <mergeCell ref="C38:M38"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" formatCells="0"/>
+  <mergeCells count="62">
+    <mergeCell ref="G73:BF74"/>
+    <mergeCell ref="E76:F77"/>
+    <mergeCell ref="G76:BF77"/>
+    <mergeCell ref="C41:BE50"/>
+    <mergeCell ref="G69:BF71"/>
+    <mergeCell ref="E69:F71"/>
+    <mergeCell ref="AP57:AR59"/>
+    <mergeCell ref="AS57:AU59"/>
+    <mergeCell ref="C53:E55"/>
+    <mergeCell ref="F53:V55"/>
+    <mergeCell ref="AF53:AH55"/>
+    <mergeCell ref="AI53:BA55"/>
+    <mergeCell ref="BB53:BD55"/>
+    <mergeCell ref="C65:E67"/>
+    <mergeCell ref="F65:V67"/>
+    <mergeCell ref="H36:Q38"/>
+    <mergeCell ref="BE1:BG3"/>
+    <mergeCell ref="A8:BG10"/>
+    <mergeCell ref="AK4:AO6"/>
+    <mergeCell ref="AP4:AR6"/>
+    <mergeCell ref="AS4:AU6"/>
+    <mergeCell ref="AV4:AX6"/>
+    <mergeCell ref="AY4:BA6"/>
+    <mergeCell ref="AK1:AO3"/>
+    <mergeCell ref="AP1:AR3"/>
+    <mergeCell ref="AS1:AU3"/>
+    <mergeCell ref="AV1:AX3"/>
+    <mergeCell ref="AY1:BA3"/>
+    <mergeCell ref="BB4:BD6"/>
+    <mergeCell ref="BE4:BG6"/>
+    <mergeCell ref="B89:BF91"/>
+    <mergeCell ref="AV57:AX59"/>
+    <mergeCell ref="AY57:BA59"/>
+    <mergeCell ref="BB57:BD59"/>
+    <mergeCell ref="C61:E63"/>
+    <mergeCell ref="F61:V63"/>
+    <mergeCell ref="AF61:AK63"/>
+    <mergeCell ref="AM61:BE63"/>
+    <mergeCell ref="C57:E59"/>
+    <mergeCell ref="F57:V59"/>
+    <mergeCell ref="AF57:AL59"/>
+    <mergeCell ref="AM57:AO59"/>
+    <mergeCell ref="E83:F84"/>
+    <mergeCell ref="G83:BF84"/>
+    <mergeCell ref="G85:BF86"/>
+    <mergeCell ref="E73:F74"/>
+    <mergeCell ref="E79:F81"/>
+    <mergeCell ref="G79:BF81"/>
+    <mergeCell ref="A13:AE15"/>
+    <mergeCell ref="T30:BB34"/>
+    <mergeCell ref="A1:K3"/>
+    <mergeCell ref="AA18:AG19"/>
+    <mergeCell ref="T21:BB25"/>
+    <mergeCell ref="H18:Q19"/>
+    <mergeCell ref="H21:Q25"/>
+    <mergeCell ref="H30:Q34"/>
+    <mergeCell ref="BB1:BD3"/>
+    <mergeCell ref="T18:X19"/>
+    <mergeCell ref="Y18:Z19"/>
+    <mergeCell ref="T36:BB38"/>
+    <mergeCell ref="H27:Q28"/>
+    <mergeCell ref="T27:BB28"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <dataValidations count="1">
-[...6 lines deleted...]
-  <legacyDrawing r:id="rId2"/>
+  <conditionalFormatting sqref="T18:X19 AA18:AG19 T21:BB25 T27:BB28 T30:BB34 T36:BB38 AI53:BA55 AM57:AO59 AS57:AU59 AY57:BA59 AM61:BE63">
+    <cfRule type="containsBlanks" dxfId="1" priority="4">
+      <formula>LEN(TRIM(T18))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="AP4:AR6 AV4:AX6 BB4:BD6">
+    <cfRule type="containsBlanks" dxfId="0" priority="1">
+      <formula>LEN(TRIM(AP4))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="99" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>様式1-1</vt:lpstr>
-      <vt:lpstr>'様式1-1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>